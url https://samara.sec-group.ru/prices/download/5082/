--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-27 00:35:52</t>
+    <t>Актуальность прайса на: 2026-09-10 03:09:47</t>
   </si>
   <si>
     <t>Комплектующие для ворот</t>
   </si>
   <si>
     <t>Комплекты консольного оборудования для откатных ворот</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>64905</t>
   </si>
   <si>
     <t>Alutech SG.01-6 комплект полимерными роликами до 300кг с неоцинкованной шиной SG.01.002.А 6 метров</t>
   </si>
@@ -289,50 +289,56 @@
     <t>Alutech SG.01.002.A</t>
   </si>
   <si>
     <t>33811</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-5.3</t>
   </si>
   <si>
     <t>33810</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-7</t>
   </si>
   <si>
     <t>33812</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-8</t>
   </si>
   <si>
     <t>64895</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-9</t>
+  </si>
+  <si>
+    <t>33807</t>
+  </si>
+  <si>
+    <t>Alutech SG.02.001.А-7</t>
   </si>
   <si>
     <t>33839</t>
   </si>
   <si>
     <t>Alutech SG.02.002.A</t>
   </si>
   <si>
     <t>49845</t>
   </si>
   <si>
     <t>Alutech SG.02.002.A-9</t>
   </si>
   <si>
     <t>33808</t>
   </si>
   <si>
     <t>Alutech SG.02.002.А-7</t>
   </si>
   <si>
     <t>33816</t>
   </si>
   <si>
     <t>Alutech SG.02.002.А-8</t>
   </si>
@@ -2196,59 +2202,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64905/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33845/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64899/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64900/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64901/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33846/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64902/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64903/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64904/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37380/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33898/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66849/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66850/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50850/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50851/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66853/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66856/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66855/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66852/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66851/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50853/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50854/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49618/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49619/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66846/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49620/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49621/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50852/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/52840/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66847/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66848/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33847/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33813/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33814/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33815/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33832/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33811/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33810/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33812/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64895/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33839/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-49845/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33808/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33816/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33831/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33836/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33838/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33822/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33821/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33848/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33817/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33834/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33835/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33829/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33833/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33823/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33837/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33820/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33819/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33849/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33818/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33841/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33842/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33830/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33840/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33825/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33843/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33827/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33828/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/came-18522/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-23723/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37371/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37367/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33540/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37368/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33899/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37369/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49581/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49582/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49593/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49594/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49605/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50808/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49583/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49586/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49584/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49587/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49585/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49588/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49595/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49598/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49596/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49599/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49597/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49606/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49607/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49608/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50818/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50809/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50847/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49589/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49609/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49601/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50810/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49590/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49610/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49602/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50811/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49603/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49613/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49611/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50819/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49616/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66841/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49615/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66842/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53599/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63622/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53448/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66843/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53600/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66844/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59609/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59610/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53601/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53602/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49614/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53598/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52731/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66845/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65502/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52898/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53603/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54675/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54674/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49591/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49617/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50812/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53604/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53605/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53606/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49612/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49604/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49592/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55534/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53611/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53612/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53613/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52798/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53614/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53945/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53617/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53616/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53946/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53619/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53618/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53947/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55406/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57855/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55407/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57856/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53649/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53650/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53644/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53655/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53638/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66860/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53639/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66862/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53640/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66866/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53645/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53656/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53646/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53651/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52144/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53653/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53641/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53642/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53643/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53647/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53648/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53665/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52145/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53668/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53667/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53669/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52146/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53671/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53693/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53624/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53620/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58518/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52571/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66858/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53622/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63258/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53623/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-62506/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53625/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66857/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52896/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55630/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53627/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66861/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53628/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66863/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66867/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53629/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58891/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53630/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58513/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53631/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58515/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53632/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66864/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53637/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66868/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53633/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55968/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53634/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66859/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53635/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65265/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53636/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66865/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53657/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53658/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53659/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53660/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53661/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53662/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53663/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53664/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53672/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53673/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53674/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53675/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53676/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53677/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53678/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53679/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52148/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53681/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53682/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53683/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53684/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53685/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53686/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53687/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53688/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53689/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53690/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53691/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53692/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53694/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53695/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53696/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53697/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53698/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53699/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53700/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53701/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53702/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53703/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53704/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53705/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53706/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53707/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53708/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52149/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53710/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53711/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53712/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53713/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53714/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53715/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53716/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53717/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53718/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53719/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53720/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53654/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64905/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33845/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64899/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64900/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64901/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33846/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64902/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64903/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64904/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37380/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33898/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66849/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66850/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50850/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50851/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66853/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66856/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66855/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66852/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66851/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50853/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50854/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49618/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49619/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66846/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49620/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49621/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50852/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/52840/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66847/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66848/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33847/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33813/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33814/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33815/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33832/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33811/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33810/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33812/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64895/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33807/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33839/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-49845/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33808/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33816/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33831/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33836/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33838/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33822/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33821/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33848/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33817/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33834/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33835/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33829/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33833/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33823/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33837/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33820/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33819/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33849/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33818/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33841/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33842/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33830/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33840/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33825/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33843/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33827/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33828/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/came-18522/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-23723/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37371/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37367/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33540/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37368/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33899/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37369/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49581/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49582/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49593/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49594/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49605/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50808/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49583/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49586/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49584/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49587/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49585/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49588/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49595/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49598/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49596/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49599/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49597/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49606/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49607/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49608/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50818/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50809/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50847/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49589/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49609/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49601/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50810/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49590/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49610/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49602/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50811/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49603/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49613/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49611/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50819/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49616/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66841/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49615/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66842/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53599/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63622/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53448/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66843/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53600/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66844/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59609/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59610/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53601/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53602/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49614/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53598/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52731/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66845/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65502/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52898/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53603/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54675/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54674/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49591/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49617/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50812/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53604/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53605/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53606/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49612/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49604/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49592/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55534/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53611/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53612/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53613/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52798/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53614/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53945/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53617/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53616/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53946/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53619/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53618/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53947/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55406/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57855/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55407/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57856/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53649/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53650/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53644/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53655/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53638/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66860/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53639/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66862/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53640/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66866/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53645/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53656/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53646/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53651/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52144/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53653/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53641/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53642/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53643/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53647/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53648/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53665/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52145/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53668/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53667/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53669/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52146/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53671/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53693/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53624/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53620/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58518/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52571/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66858/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53622/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63258/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53623/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-62506/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53625/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66857/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52896/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55630/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53627/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66861/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53628/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66863/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66867/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53629/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58891/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53630/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58513/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53631/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58515/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53632/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66864/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53637/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66868/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53633/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55968/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53634/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66859/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53635/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65265/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53636/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66865/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53657/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53658/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53659/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53660/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53661/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53662/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53663/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53664/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53672/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53673/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53674/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53675/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53676/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53677/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53678/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53679/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52148/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53681/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53682/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53683/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53684/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53685/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53686/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53687/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53688/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53689/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53690/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53691/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53692/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53694/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53695/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53696/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53697/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53698/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53699/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53700/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53701/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53702/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53703/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53704/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53705/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53706/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53707/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53708/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52149/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53710/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53711/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53712/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53713/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53714/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53715/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53716/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53717/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53718/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53719/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53720/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53654/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D298"/>
+  <dimension ref="A1:D299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -2272,177 +2278,177 @@
     <row r="7" spans="1:4" outlineLevel="2">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4" outlineLevel="2">
       <c r="A8" s="10">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="7">
-        <v>13400</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="9" spans="1:4" outlineLevel="2">
       <c r="A9" s="10">
         <v>2</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="7">
-        <v>8300</v>
+        <v>10100</v>
       </c>
     </row>
     <row r="10" spans="1:4" outlineLevel="2">
       <c r="A10" s="10">
         <v>3</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="7">
-        <v>8800</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="11" spans="1:4" outlineLevel="2">
       <c r="A11" s="10">
         <v>4</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="7">
-        <v>9400</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="12" spans="1:4" outlineLevel="2">
       <c r="A12" s="10">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="7">
-        <v>10100</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="13" spans="1:4" outlineLevel="2">
       <c r="A13" s="10">
         <v>6</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="7">
-        <v>10800</v>
+        <v>13200</v>
       </c>
     </row>
     <row r="14" spans="1:4" outlineLevel="2">
       <c r="A14" s="10">
         <v>7</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="7">
-        <v>18300</v>
+        <v>22300</v>
       </c>
     </row>
     <row r="15" spans="1:4" outlineLevel="2">
       <c r="A15" s="10">
         <v>8</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="7">
-        <v>19800</v>
+        <v>24100</v>
       </c>
     </row>
     <row r="16" spans="1:4" outlineLevel="2">
       <c r="A16" s="10">
         <v>9</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="7">
-        <v>21200</v>
+        <v>25900</v>
       </c>
     </row>
     <row r="17" spans="1:4" outlineLevel="2">
       <c r="A17" s="10">
         <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="7">
-        <v>22600</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="18" spans="1:4" outlineLevel="2">
       <c r="A18" s="10">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="7">
         <v>58657</v>
       </c>
     </row>
     <row r="19" spans="1:4" outlineLevel="2">
       <c r="A19" s="10">
         <v>12</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>31</v>
@@ -2742,3634 +2748,3648 @@
     <row r="41" spans="1:4" outlineLevel="2">
       <c r="A41" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:4" outlineLevel="2">
       <c r="A42" s="10">
         <v>1</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="7">
-        <v>9119</v>
+        <v>8276</v>
       </c>
     </row>
     <row r="43" spans="1:4" outlineLevel="2">
       <c r="A43" s="10">
         <v>2</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="7">
-        <v>8055</v>
+        <v>7310</v>
       </c>
     </row>
     <row r="44" spans="1:4" outlineLevel="2">
       <c r="A44" s="10">
         <v>3</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="7">
-        <v>10639</v>
+        <v>9655</v>
       </c>
     </row>
     <row r="45" spans="1:4" outlineLevel="2">
       <c r="A45" s="10">
         <v>4</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="7">
-        <v>12159</v>
+        <v>11035</v>
       </c>
     </row>
     <row r="46" spans="1:4" outlineLevel="2">
       <c r="A46" s="10">
         <v>5</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="7">
-        <v>6036</v>
+        <v>5516</v>
       </c>
     </row>
     <row r="47" spans="1:4" outlineLevel="2">
       <c r="A47" s="10">
         <v>6</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="7">
-        <v>5332</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="48" spans="1:4" outlineLevel="2">
       <c r="A48" s="10">
         <v>7</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="7">
-        <v>7042</v>
+        <v>6436</v>
       </c>
     </row>
     <row r="49" spans="1:4" outlineLevel="2">
       <c r="A49" s="10">
         <v>8</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="7">
-        <v>8048</v>
+        <v>7355</v>
       </c>
     </row>
     <row r="50" spans="1:4" outlineLevel="2">
       <c r="A50" s="10">
         <v>9</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="7">
-        <v>9054</v>
+        <v>8274</v>
       </c>
     </row>
     <row r="51" spans="1:4" outlineLevel="2">
       <c r="A51" s="10">
         <v>10</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="7">
-        <v>12879</v>
+        <v>20718</v>
       </c>
     </row>
     <row r="52" spans="1:4" outlineLevel="2">
       <c r="A52" s="10">
         <v>11</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="7">
-        <v>19318</v>
+        <v>11759</v>
       </c>
     </row>
     <row r="53" spans="1:4" outlineLevel="2">
       <c r="A53" s="10">
         <v>12</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="7">
-        <v>15025</v>
+        <v>17638</v>
       </c>
     </row>
     <row r="54" spans="1:4" outlineLevel="2">
       <c r="A54" s="10">
         <v>13</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="7">
-        <v>17172</v>
+        <v>13718</v>
       </c>
     </row>
     <row r="55" spans="1:4" outlineLevel="2">
       <c r="A55" s="10">
         <v>14</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="7">
-        <v>215</v>
+        <v>15678</v>
       </c>
     </row>
     <row r="56" spans="1:4" outlineLevel="2">
       <c r="A56" s="10">
         <v>15</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="7">
-        <v>487</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:4" outlineLevel="2">
       <c r="A57" s="10">
         <v>16</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="7">
-        <v>136</v>
+        <v>445</v>
       </c>
     </row>
     <row r="58" spans="1:4" outlineLevel="2">
       <c r="A58" s="10">
         <v>17</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="7">
-        <v>2346</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:4" outlineLevel="2">
       <c r="A59" s="10">
         <v>18</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="7">
-        <v>2448</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="60" spans="1:4" outlineLevel="2">
       <c r="A60" s="10">
         <v>19</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="7">
-        <v>2482</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:4" outlineLevel="2">
       <c r="A61" s="10">
         <v>20</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="7">
-        <v>888</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="62" spans="1:4" outlineLevel="2">
       <c r="A62" s="10">
         <v>21</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="7">
-        <v>567</v>
+        <v>795</v>
       </c>
     </row>
     <row r="63" spans="1:4" outlineLevel="2">
       <c r="A63" s="10">
         <v>22</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="7">
-        <v>423</v>
+        <v>436</v>
       </c>
     </row>
     <row r="64" spans="1:4" outlineLevel="2">
       <c r="A64" s="10">
         <v>23</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="7">
-        <v>99</v>
+        <v>415</v>
       </c>
     </row>
     <row r="65" spans="1:4" outlineLevel="2">
       <c r="A65" s="10">
         <v>24</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="7">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:4" outlineLevel="2">
       <c r="A66" s="10">
         <v>25</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="7">
-        <v>355</v>
+        <v>90</v>
       </c>
     </row>
     <row r="67" spans="1:4" outlineLevel="2">
       <c r="A67" s="10">
         <v>26</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="7">
-        <v>212</v>
+        <v>334</v>
       </c>
     </row>
     <row r="68" spans="1:4" outlineLevel="2">
       <c r="A68" s="10">
         <v>27</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="7">
-        <v>5341</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:4" outlineLevel="2">
       <c r="A69" s="10">
         <v>28</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="7">
-        <v>6009</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="70" spans="1:4" outlineLevel="2">
       <c r="A70" s="10">
         <v>29</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="7">
-        <v>5900</v>
+        <v>5897</v>
       </c>
     </row>
     <row r="71" spans="1:4" outlineLevel="2">
       <c r="A71" s="10">
         <v>30</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="7">
-        <v>1556</v>
+        <v>5834</v>
       </c>
     </row>
     <row r="72" spans="1:4" outlineLevel="2">
       <c r="A72" s="10">
         <v>31</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="7">
-        <v>919</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="73" spans="1:4" outlineLevel="2">
       <c r="A73" s="10">
         <v>32</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="7">
-        <v>558</v>
+        <v>784</v>
       </c>
     </row>
     <row r="74" spans="1:4" outlineLevel="2">
       <c r="A74" s="10">
         <v>33</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="7">
-        <v>146</v>
+        <v>499</v>
       </c>
     </row>
     <row r="75" spans="1:4" outlineLevel="2">
       <c r="A75" s="10">
         <v>34</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="7">
-        <v>193</v>
+        <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:4" outlineLevel="2">
       <c r="A76" s="10">
         <v>35</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>142</v>
       </c>
       <c r="D76" s="7">
-        <v>536</v>
+        <v>190</v>
       </c>
     </row>
     <row r="77" spans="1:4" outlineLevel="2">
       <c r="A77" s="10">
         <v>36</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="13" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="7">
-        <v>317</v>
+        <v>480</v>
       </c>
     </row>
     <row r="78" spans="1:4" outlineLevel="2">
       <c r="A78" s="10">
         <v>37</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="13" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="7">
-        <v>539</v>
+        <v>284</v>
       </c>
     </row>
     <row r="79" spans="1:4" outlineLevel="2">
       <c r="A79" s="10">
         <v>38</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="13" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="7">
-        <v>311</v>
+        <v>483</v>
       </c>
     </row>
     <row r="80" spans="1:4" outlineLevel="2">
       <c r="A80" s="10">
         <v>39</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="13" t="s">
         <v>150</v>
       </c>
       <c r="D80" s="7">
-        <v>6538</v>
+        <v>306</v>
       </c>
     </row>
     <row r="81" spans="1:4" outlineLevel="2">
       <c r="A81" s="10">
         <v>40</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="13" t="s">
         <v>152</v>
       </c>
       <c r="D81" s="7">
-        <v>1052</v>
+        <v>6538</v>
       </c>
     </row>
     <row r="82" spans="1:4" outlineLevel="2">
       <c r="A82" s="10">
         <v>41</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="13" t="s">
         <v>154</v>
       </c>
       <c r="D82" s="7">
-        <v>56216</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="83" spans="1:4" outlineLevel="2">
       <c r="A83" s="10">
         <v>42</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>156</v>
       </c>
       <c r="D83" s="7">
-        <v>9349</v>
+        <v>56216</v>
       </c>
     </row>
     <row r="84" spans="1:4" outlineLevel="2">
       <c r="A84" s="10">
         <v>43</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>158</v>
       </c>
       <c r="D84" s="7">
-        <v>11219</v>
+        <v>9349</v>
       </c>
     </row>
     <row r="85" spans="1:4" outlineLevel="2">
       <c r="A85" s="10">
         <v>44</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="13" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="7">
-        <v>21955</v>
+        <v>11219</v>
       </c>
     </row>
     <row r="86" spans="1:4" outlineLevel="2">
       <c r="A86" s="10">
         <v>45</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="13" t="s">
         <v>162</v>
       </c>
       <c r="D86" s="7">
-        <v>25614</v>
+        <v>21955</v>
       </c>
     </row>
     <row r="87" spans="1:4" outlineLevel="2">
       <c r="A87" s="10">
         <v>46</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="13" t="s">
         <v>164</v>
       </c>
       <c r="D87" s="7">
-        <v>29273</v>
+        <v>25614</v>
       </c>
     </row>
     <row r="88" spans="1:4" outlineLevel="2">
       <c r="A88" s="10">
         <v>47</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="13" t="s">
         <v>166</v>
       </c>
       <c r="D88" s="7">
-        <v>2000</v>
+        <v>29273</v>
       </c>
     </row>
     <row r="89" spans="1:4" outlineLevel="2">
       <c r="A89" s="10">
         <v>48</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>168</v>
       </c>
       <c r="D89" s="7">
-        <v>3100</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="90" spans="1:4" outlineLevel="2">
       <c r="A90" s="10">
         <v>49</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="13" t="s">
         <v>170</v>
       </c>
       <c r="D90" s="7">
-        <v>2300</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="91" spans="1:4" outlineLevel="2">
       <c r="A91" s="10">
         <v>50</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="7">
-        <v>4900</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="92" spans="1:4" outlineLevel="2">
       <c r="A92" s="10">
         <v>51</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>174</v>
       </c>
       <c r="D92" s="7">
-        <v>4300</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="93" spans="1:4" outlineLevel="2">
       <c r="A93" s="10">
         <v>52</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>176</v>
       </c>
       <c r="D93" s="7">
-        <v>17400</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="94" spans="1:4" outlineLevel="2">
       <c r="A94" s="10">
         <v>53</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="13" t="s">
         <v>178</v>
       </c>
       <c r="D94" s="7">
-        <v>3500</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="95" spans="1:4" outlineLevel="2">
       <c r="A95" s="10">
         <v>54</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="13" t="s">
         <v>180</v>
       </c>
       <c r="D95" s="7">
-        <v>5200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="96" spans="1:4" outlineLevel="2">
       <c r="A96" s="10">
         <v>55</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="13" t="s">
         <v>182</v>
       </c>
       <c r="D96" s="7">
-        <v>4100</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="97" spans="1:4" outlineLevel="2">
       <c r="A97" s="10">
         <v>56</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="13" t="s">
         <v>184</v>
       </c>
       <c r="D97" s="7">
-        <v>6100</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="98" spans="1:4" outlineLevel="2">
       <c r="A98" s="10">
         <v>57</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="13" t="s">
         <v>186</v>
       </c>
       <c r="D98" s="7">
-        <v>4700</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="99" spans="1:4" outlineLevel="2">
       <c r="A99" s="10">
         <v>58</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>188</v>
       </c>
       <c r="D99" s="7">
-        <v>6900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="100" spans="1:4" outlineLevel="2">
       <c r="A100" s="10">
         <v>59</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="13" t="s">
         <v>190</v>
       </c>
       <c r="D100" s="7">
-        <v>5200</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="101" spans="1:4" outlineLevel="2">
       <c r="A101" s="10">
         <v>60</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="13" t="s">
         <v>192</v>
       </c>
       <c r="D101" s="7">
-        <v>6900</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="102" spans="1:4" outlineLevel="2">
       <c r="A102" s="10">
         <v>61</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="13" t="s">
         <v>194</v>
       </c>
       <c r="D102" s="7">
-        <v>6200</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="103" spans="1:4" outlineLevel="2">
       <c r="A103" s="10">
         <v>62</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="13" t="s">
         <v>196</v>
       </c>
       <c r="D103" s="7">
-        <v>8300</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="104" spans="1:4" outlineLevel="2">
       <c r="A104" s="10">
         <v>63</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="13" t="s">
         <v>198</v>
       </c>
       <c r="D104" s="7">
-        <v>7200</v>
+        <v>8300</v>
       </c>
     </row>
     <row r="105" spans="1:4" outlineLevel="2">
       <c r="A105" s="10">
         <v>64</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="13" t="s">
         <v>200</v>
       </c>
       <c r="D105" s="7">
-        <v>9600</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="106" spans="1:4" outlineLevel="2">
       <c r="A106" s="10">
         <v>65</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="13" t="s">
         <v>202</v>
       </c>
       <c r="D106" s="7">
-        <v>11100</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="107" spans="1:4" outlineLevel="2">
       <c r="A107" s="10">
         <v>66</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="13" t="s">
         <v>204</v>
       </c>
       <c r="D107" s="7">
-        <v>13000</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="108" spans="1:4" outlineLevel="2">
       <c r="A108" s="10">
         <v>67</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="13" t="s">
         <v>206</v>
       </c>
       <c r="D108" s="7">
-        <v>14800</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="109" spans="1:4" outlineLevel="2">
       <c r="A109" s="10">
         <v>68</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="13" t="s">
         <v>208</v>
       </c>
       <c r="D109" s="7">
-        <v>16700</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="110" spans="1:4" outlineLevel="2">
       <c r="A110" s="10">
         <v>69</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="13" t="s">
         <v>210</v>
       </c>
       <c r="D110" s="7">
-        <v>29100</v>
+        <v>16700</v>
       </c>
     </row>
     <row r="111" spans="1:4" outlineLevel="2">
       <c r="A111" s="10">
         <v>70</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="13" t="s">
         <v>212</v>
       </c>
       <c r="D111" s="7">
-        <v>43600</v>
+        <v>29100</v>
       </c>
     </row>
     <row r="112" spans="1:4" outlineLevel="2">
       <c r="A112" s="10">
         <v>71</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="13" t="s">
         <v>214</v>
       </c>
       <c r="D112" s="7">
-        <v>500</v>
+        <v>43600</v>
       </c>
     </row>
     <row r="113" spans="1:4" outlineLevel="2">
       <c r="A113" s="10">
         <v>72</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="13" t="s">
         <v>216</v>
       </c>
       <c r="D113" s="7">
-        <v>800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:4" outlineLevel="2">
       <c r="A114" s="10">
         <v>73</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="13" t="s">
         <v>218</v>
       </c>
       <c r="D114" s="7">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="115" spans="1:4" outlineLevel="2">
       <c r="A115" s="10">
         <v>74</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="13" t="s">
         <v>220</v>
       </c>
       <c r="D115" s="7">
-        <v>1600</v>
+        <v>600</v>
       </c>
     </row>
     <row r="116" spans="1:4" outlineLevel="2">
       <c r="A116" s="10">
         <v>75</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="13" t="s">
         <v>222</v>
       </c>
       <c r="D116" s="7">
-        <v>330</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="117" spans="1:4" outlineLevel="2">
       <c r="A117" s="10">
         <v>76</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="13" t="s">
         <v>224</v>
       </c>
       <c r="D117" s="7">
-        <v>900</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:4" outlineLevel="2">
       <c r="A118" s="10">
         <v>77</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="13" t="s">
         <v>226</v>
       </c>
       <c r="D118" s="7">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="119" spans="1:4" outlineLevel="2">
       <c r="A119" s="10">
         <v>78</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D119" s="7">
-        <v>1400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="120" spans="1:4" outlineLevel="2">
       <c r="A120" s="10">
         <v>79</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="13" t="s">
         <v>230</v>
       </c>
       <c r="D120" s="7">
-        <v>410</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="121" spans="1:4" outlineLevel="2">
       <c r="A121" s="10">
         <v>80</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="13" t="s">
         <v>232</v>
       </c>
       <c r="D121" s="7">
-        <v>250</v>
+        <v>410</v>
       </c>
     </row>
     <row r="122" spans="1:4" outlineLevel="2">
       <c r="A122" s="10">
         <v>81</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="13" t="s">
         <v>234</v>
       </c>
       <c r="D122" s="7">
-        <v>540</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:4" outlineLevel="2">
       <c r="A123" s="10">
         <v>82</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="13" t="s">
         <v>236</v>
       </c>
       <c r="D123" s="7">
-        <v>580</v>
+        <v>540</v>
       </c>
     </row>
     <row r="124" spans="1:4" outlineLevel="2">
       <c r="A124" s="10">
         <v>83</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="13" t="s">
         <v>238</v>
       </c>
       <c r="D124" s="7">
-        <v>590</v>
+        <v>580</v>
       </c>
     </row>
     <row r="125" spans="1:4" outlineLevel="2">
       <c r="A125" s="10">
         <v>84</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="13" t="s">
         <v>240</v>
       </c>
       <c r="D125" s="7">
-        <v>720</v>
+        <v>590</v>
       </c>
     </row>
     <row r="126" spans="1:4" outlineLevel="2">
       <c r="A126" s="10">
         <v>85</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="13" t="s">
         <v>242</v>
       </c>
       <c r="D126" s="7">
-        <v>210</v>
+        <v>720</v>
       </c>
     </row>
     <row r="127" spans="1:4" outlineLevel="2">
       <c r="A127" s="10">
         <v>86</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="13" t="s">
         <v>244</v>
       </c>
       <c r="D127" s="7">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="128" spans="1:4" outlineLevel="2">
       <c r="A128" s="10">
         <v>87</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="13" t="s">
         <v>246</v>
       </c>
       <c r="D128" s="7">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="129" spans="1:4" outlineLevel="2">
       <c r="A129" s="10">
         <v>88</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="13" t="s">
         <v>248</v>
       </c>
       <c r="D129" s="7">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:4" outlineLevel="2">
       <c r="A130" s="10">
         <v>89</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="13" t="s">
         <v>250</v>
       </c>
       <c r="D130" s="7">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="131" spans="1:4" outlineLevel="2">
       <c r="A131" s="10">
         <v>90</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="13" t="s">
         <v>252</v>
       </c>
       <c r="D131" s="7">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:4" outlineLevel="2">
       <c r="A132" s="10">
         <v>91</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="13" t="s">
         <v>254</v>
       </c>
       <c r="D132" s="7">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:4" outlineLevel="2">
       <c r="A133" s="10">
         <v>92</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="13" t="s">
         <v>256</v>
       </c>
       <c r="D133" s="7">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="134" spans="1:4" outlineLevel="2">
       <c r="A134" s="10">
         <v>93</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="13" t="s">
         <v>258</v>
       </c>
       <c r="D134" s="7">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:4" outlineLevel="2">
       <c r="A135" s="10">
         <v>94</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="13" t="s">
         <v>260</v>
       </c>
       <c r="D135" s="7">
         <v>340</v>
       </c>
     </row>
     <row r="136" spans="1:4" outlineLevel="2">
       <c r="A136" s="10">
         <v>95</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="13" t="s">
         <v>262</v>
       </c>
       <c r="D136" s="7">
-        <v>270</v>
+        <v>340</v>
       </c>
     </row>
     <row r="137" spans="1:4" outlineLevel="2">
       <c r="A137" s="10">
         <v>96</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="13" t="s">
         <v>264</v>
       </c>
       <c r="D137" s="7">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:4" outlineLevel="2">
       <c r="A138" s="10">
         <v>97</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="13" t="s">
         <v>266</v>
       </c>
       <c r="D138" s="7">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="139" spans="1:4" outlineLevel="2">
       <c r="A139" s="10">
         <v>98</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="13" t="s">
         <v>268</v>
       </c>
       <c r="D139" s="7">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:4" outlineLevel="2">
       <c r="A140" s="10">
         <v>99</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="13" t="s">
         <v>270</v>
       </c>
       <c r="D140" s="7">
-        <v>430</v>
+        <v>330</v>
       </c>
     </row>
     <row r="141" spans="1:4" outlineLevel="2">
       <c r="A141" s="10">
         <v>100</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C141" s="13" t="s">
         <v>272</v>
       </c>
       <c r="D141" s="7">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:4" outlineLevel="2">
       <c r="A142" s="10">
         <v>101</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C142" s="13" t="s">
         <v>274</v>
       </c>
       <c r="D142" s="7">
-        <v>620</v>
+        <v>370</v>
       </c>
     </row>
     <row r="143" spans="1:4" outlineLevel="2">
       <c r="A143" s="10">
         <v>102</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C143" s="13" t="s">
         <v>276</v>
       </c>
       <c r="D143" s="7">
-        <v>300</v>
+        <v>620</v>
       </c>
     </row>
     <row r="144" spans="1:4" outlineLevel="2">
       <c r="A144" s="10">
         <v>103</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C144" s="13" t="s">
         <v>278</v>
       </c>
       <c r="D144" s="7">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:4" outlineLevel="2">
       <c r="A145" s="10">
         <v>104</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C145" s="13" t="s">
         <v>280</v>
       </c>
       <c r="D145" s="7">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="146" spans="1:4" outlineLevel="2">
       <c r="A146" s="10">
         <v>105</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C146" s="13" t="s">
         <v>282</v>
       </c>
       <c r="D146" s="7">
         <v>370</v>
       </c>
     </row>
     <row r="147" spans="1:4" outlineLevel="2">
       <c r="A147" s="10">
         <v>106</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>283</v>
       </c>
       <c r="C147" s="13" t="s">
         <v>284</v>
       </c>
       <c r="D147" s="7">
-        <v>600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="148" spans="1:4" outlineLevel="2">
       <c r="A148" s="10">
         <v>107</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C148" s="13" t="s">
         <v>286</v>
       </c>
       <c r="D148" s="7">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="149" spans="1:4" outlineLevel="2">
       <c r="A149" s="10">
         <v>108</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C149" s="13" t="s">
         <v>288</v>
       </c>
       <c r="D149" s="7">
-        <v>2400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="150" spans="1:4" outlineLevel="2">
       <c r="A150" s="10">
         <v>109</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C150" s="13" t="s">
         <v>290</v>
       </c>
       <c r="D150" s="7">
-        <v>390</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="151" spans="1:4" outlineLevel="2">
       <c r="A151" s="10">
         <v>110</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>291</v>
       </c>
       <c r="C151" s="13" t="s">
         <v>292</v>
       </c>
       <c r="D151" s="7">
-        <v>480</v>
+        <v>390</v>
       </c>
     </row>
     <row r="152" spans="1:4" outlineLevel="2">
       <c r="A152" s="10">
         <v>111</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>293</v>
       </c>
       <c r="C152" s="13" t="s">
         <v>294</v>
       </c>
       <c r="D152" s="7">
-        <v>740</v>
+        <v>480</v>
       </c>
     </row>
     <row r="153" spans="1:4" outlineLevel="2">
       <c r="A153" s="10">
         <v>112</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C153" s="13" t="s">
         <v>296</v>
       </c>
       <c r="D153" s="7">
-        <v>160</v>
+        <v>740</v>
       </c>
     </row>
     <row r="154" spans="1:4" outlineLevel="2">
       <c r="A154" s="10">
         <v>113</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>297</v>
       </c>
       <c r="C154" s="13" t="s">
         <v>298</v>
       </c>
       <c r="D154" s="7">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="155" spans="1:4" outlineLevel="2">
       <c r="A155" s="10">
         <v>114</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C155" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D155" s="7">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:4" outlineLevel="2">
       <c r="A156" s="10">
         <v>115</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C156" s="13" t="s">
         <v>302</v>
       </c>
       <c r="D156" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" outlineLevel="2">
+      <c r="A157" s="10">
+        <v>116</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="D157" s="7">
         <v>480</v>
       </c>
     </row>
-    <row r="157" spans="1:4" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A158" s="2" t="s">
+    <row r="158" spans="1:4" outlineLevel="1">
+      <c r="A158" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="B158" s="0"/>
+      <c r="C158" s="11"/>
+      <c r="D158" s="5"/>
+    </row>
+    <row r="159" spans="1:4" outlineLevel="2">
+      <c r="A159" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B158" s="3" t="s">
+      <c r="B159" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C158" s="12" t="s">
+      <c r="C159" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D158" s="6" t="s">
+      <c r="D159" s="6" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:4" outlineLevel="2">
       <c r="A160" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>306</v>
       </c>
       <c r="C160" s="13" t="s">
         <v>307</v>
       </c>
       <c r="D160" s="7">
-        <v>720</v>
+        <v>440</v>
       </c>
     </row>
     <row r="161" spans="1:4" outlineLevel="2">
       <c r="A161" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>308</v>
       </c>
       <c r="C161" s="13" t="s">
         <v>309</v>
       </c>
       <c r="D161" s="7">
-        <v>1540</v>
+        <v>720</v>
       </c>
     </row>
     <row r="162" spans="1:4" outlineLevel="2">
       <c r="A162" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>310</v>
       </c>
       <c r="C162" s="13" t="s">
         <v>311</v>
       </c>
       <c r="D162" s="7">
-        <v>550</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="163" spans="1:4" outlineLevel="2">
       <c r="A163" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>312</v>
       </c>
       <c r="C163" s="13" t="s">
         <v>313</v>
       </c>
       <c r="D163" s="7">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="164" spans="1:4" outlineLevel="2">
       <c r="A164" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>314</v>
       </c>
       <c r="C164" s="13" t="s">
         <v>315</v>
       </c>
       <c r="D164" s="7">
         <v>620</v>
       </c>
     </row>
     <row r="165" spans="1:4" outlineLevel="2">
       <c r="A165" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>316</v>
       </c>
       <c r="C165" s="13" t="s">
         <v>317</v>
       </c>
       <c r="D165" s="7">
-        <v>870</v>
+        <v>620</v>
       </c>
     </row>
     <row r="166" spans="1:4" outlineLevel="2">
       <c r="A166" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>318</v>
       </c>
       <c r="C166" s="13" t="s">
         <v>319</v>
       </c>
       <c r="D166" s="7">
-        <v>950</v>
+        <v>870</v>
       </c>
     </row>
     <row r="167" spans="1:4" outlineLevel="2">
       <c r="A167" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>320</v>
       </c>
       <c r="C167" s="13" t="s">
         <v>321</v>
       </c>
       <c r="D167" s="7">
         <v>950</v>
       </c>
     </row>
     <row r="168" spans="1:4" outlineLevel="2">
       <c r="A168" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>322</v>
       </c>
       <c r="C168" s="13" t="s">
         <v>323</v>
       </c>
       <c r="D168" s="7">
-        <v>1760</v>
+        <v>950</v>
       </c>
     </row>
     <row r="169" spans="1:4" outlineLevel="2">
       <c r="A169" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>324</v>
       </c>
       <c r="C169" s="13" t="s">
         <v>325</v>
       </c>
       <c r="D169" s="7">
-        <v>1850</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="170" spans="1:4" outlineLevel="2">
       <c r="A170" s="10">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>326</v>
       </c>
       <c r="C170" s="13" t="s">
         <v>327</v>
       </c>
       <c r="D170" s="7">
         <v>1850</v>
       </c>
     </row>
     <row r="171" spans="1:4" outlineLevel="2">
       <c r="A171" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>328</v>
       </c>
       <c r="C171" s="13" t="s">
         <v>329</v>
       </c>
       <c r="D171" s="7">
-        <v>1510</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="172" spans="1:4" outlineLevel="2">
       <c r="A172" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>330</v>
       </c>
       <c r="C172" s="13" t="s">
         <v>331</v>
       </c>
       <c r="D172" s="7">
-        <v>3780</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="173" spans="1:4" outlineLevel="2">
       <c r="A173" s="10">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>332</v>
       </c>
       <c r="C173" s="13" t="s">
         <v>333</v>
       </c>
       <c r="D173" s="7">
-        <v>1440</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="174" spans="1:4" outlineLevel="2">
       <c r="A174" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>334</v>
       </c>
       <c r="C174" s="13" t="s">
         <v>335</v>
       </c>
       <c r="D174" s="7">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" outlineLevel="2">
+      <c r="A175" s="10">
+        <v>16</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="D175" s="7">
         <v>2540</v>
       </c>
     </row>
-    <row r="175" spans="1:4" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A176" s="2" t="s">
+    <row r="176" spans="1:4" outlineLevel="1">
+      <c r="A176" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="B176" s="0"/>
+      <c r="C176" s="11"/>
+      <c r="D176" s="5"/>
+    </row>
+    <row r="177" spans="1:4" outlineLevel="2">
+      <c r="A177" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B176" s="3" t="s">
+      <c r="B177" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C176" s="12" t="s">
+      <c r="C177" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D176" s="6" t="s">
+      <c r="D177" s="6" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>9030</v>
       </c>
     </row>
     <row r="178" spans="1:4" outlineLevel="2">
       <c r="A178" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C178" s="13" t="s">
         <v>340</v>
       </c>
       <c r="D178" s="7">
-        <v>14280</v>
+        <v>9030</v>
       </c>
     </row>
     <row r="179" spans="1:4" outlineLevel="2">
       <c r="A179" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C179" s="13" t="s">
         <v>342</v>
       </c>
       <c r="D179" s="7">
-        <v>4610</v>
+        <v>14280</v>
       </c>
     </row>
     <row r="180" spans="1:4" outlineLevel="2">
       <c r="A180" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C180" s="13" t="s">
         <v>344</v>
       </c>
       <c r="D180" s="7">
-        <v>6810</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="181" spans="1:4" outlineLevel="2">
       <c r="A181" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>345</v>
       </c>
       <c r="C181" s="13" t="s">
         <v>346</v>
       </c>
       <c r="D181" s="7">
-        <v>1940</v>
+        <v>6810</v>
       </c>
     </row>
     <row r="182" spans="1:4" outlineLevel="2">
       <c r="A182" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C182" s="13" t="s">
         <v>348</v>
       </c>
       <c r="D182" s="7">
-        <v>2520</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="183" spans="1:4" outlineLevel="2">
       <c r="A183" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C183" s="13" t="s">
         <v>350</v>
       </c>
       <c r="D183" s="7">
-        <v>2620</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="184" spans="1:4" outlineLevel="2">
       <c r="A184" s="10">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C184" s="13" t="s">
         <v>352</v>
       </c>
       <c r="D184" s="7">
-        <v>3500</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="2">
       <c r="A185" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C185" s="13" t="s">
         <v>354</v>
       </c>
       <c r="D185" s="7">
-        <v>8150</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="2">
       <c r="A186" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C186" s="13" t="s">
         <v>356</v>
       </c>
       <c r="D186" s="7">
-        <v>10480</v>
+        <v>8150</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="2">
       <c r="A187" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C187" s="13" t="s">
         <v>358</v>
       </c>
       <c r="D187" s="7">
-        <v>6130</v>
+        <v>10480</v>
       </c>
     </row>
     <row r="188" spans="1:4" outlineLevel="2">
       <c r="A188" s="10">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C188" s="13" t="s">
         <v>360</v>
       </c>
       <c r="D188" s="7">
-        <v>8220</v>
+        <v>6130</v>
       </c>
     </row>
     <row r="189" spans="1:4" outlineLevel="2">
       <c r="A189" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C189" s="13" t="s">
         <v>362</v>
       </c>
       <c r="D189" s="7">
-        <v>11070</v>
+        <v>8220</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="2">
       <c r="A190" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C190" s="13" t="s">
         <v>364</v>
       </c>
       <c r="D190" s="7">
-        <v>1980</v>
+        <v>11070</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="2">
       <c r="A191" s="10">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C191" s="13" t="s">
         <v>366</v>
       </c>
       <c r="D191" s="7">
-        <v>3470</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="2">
       <c r="A192" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C192" s="13" t="s">
         <v>368</v>
       </c>
       <c r="D192" s="7">
-        <v>3810</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="2">
       <c r="A193" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C193" s="13" t="s">
         <v>370</v>
       </c>
       <c r="D193" s="7">
-        <v>1550</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="2">
       <c r="A194" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C194" s="13" t="s">
         <v>372</v>
       </c>
       <c r="D194" s="7">
-        <v>2950</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="2">
       <c r="A195" s="10">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C195" s="13" t="s">
         <v>374</v>
       </c>
       <c r="D195" s="7">
-        <v>4240</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="2">
       <c r="A196" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C196" s="13" t="s">
         <v>376</v>
       </c>
       <c r="D196" s="7">
-        <v>29060</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="2">
       <c r="A197" s="10">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C197" s="13" t="s">
         <v>378</v>
       </c>
       <c r="D197" s="7">
-        <v>43590</v>
+        <v>29060</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="2">
       <c r="A198" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C198" s="13" t="s">
         <v>380</v>
       </c>
       <c r="D198" s="7">
-        <v>440</v>
+        <v>43590</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="2">
       <c r="A199" s="10">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C199" s="13" t="s">
         <v>382</v>
       </c>
       <c r="D199" s="7">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="2">
       <c r="A200" s="10">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C200" s="13" t="s">
         <v>384</v>
       </c>
       <c r="D200" s="7">
-        <v>680</v>
+        <v>500</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="2">
       <c r="A201" s="10">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C201" s="13" t="s">
         <v>386</v>
       </c>
       <c r="D201" s="7">
-        <v>650</v>
+        <v>680</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="2">
       <c r="A202" s="10">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C202" s="13" t="s">
         <v>388</v>
       </c>
       <c r="D202" s="7">
-        <v>630</v>
+        <v>650</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="2">
       <c r="A203" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C203" s="13" t="s">
         <v>390</v>
       </c>
       <c r="D203" s="7">
-        <v>2710</v>
+        <v>630</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="2">
       <c r="A204" s="10">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C204" s="13" t="s">
         <v>392</v>
       </c>
       <c r="D204" s="7">
-        <v>3490</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="205" spans="1:4" outlineLevel="2">
       <c r="A205" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C205" s="13" t="s">
         <v>394</v>
       </c>
       <c r="D205" s="7">
-        <v>280</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="2">
       <c r="A206" s="10">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C206" s="13" t="s">
         <v>396</v>
       </c>
       <c r="D206" s="7">
-        <v>9260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="2">
       <c r="A207" s="10">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C207" s="13" t="s">
         <v>398</v>
       </c>
       <c r="D207" s="7">
-        <v>590</v>
+        <v>9260</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="2">
       <c r="A208" s="10">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C208" s="13" t="s">
         <v>400</v>
       </c>
       <c r="D208" s="7">
-        <v>900</v>
+        <v>590</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="2">
       <c r="A209" s="10">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C209" s="13" t="s">
         <v>402</v>
       </c>
       <c r="D209" s="7">
-        <v>1260</v>
+        <v>900</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="2">
       <c r="A210" s="10">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C210" s="13" t="s">
         <v>404</v>
       </c>
       <c r="D210" s="7">
-        <v>1690</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="2">
       <c r="A211" s="10">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C211" s="13" t="s">
         <v>406</v>
       </c>
       <c r="D211" s="7">
-        <v>1520</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="2">
       <c r="A212" s="10">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C212" s="13" t="s">
         <v>408</v>
       </c>
       <c r="D212" s="7">
-        <v>2020</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="2">
       <c r="A213" s="10">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C213" s="13" t="s">
         <v>410</v>
       </c>
       <c r="D213" s="7">
-        <v>2570</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="2">
       <c r="A214" s="10">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C214" s="13" t="s">
         <v>412</v>
       </c>
       <c r="D214" s="7">
-        <v>3440</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="2">
       <c r="A215" s="10">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C215" s="13" t="s">
         <v>414</v>
       </c>
       <c r="D215" s="7">
-        <v>730</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="2">
       <c r="A216" s="10">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C216" s="13" t="s">
         <v>416</v>
       </c>
       <c r="D216" s="7">
-        <v>1070</v>
+        <v>730</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="2">
       <c r="A217" s="10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C217" s="13" t="s">
         <v>418</v>
       </c>
       <c r="D217" s="7">
-        <v>1480</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="2">
       <c r="A218" s="10">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C218" s="13" t="s">
         <v>420</v>
       </c>
       <c r="D218" s="7">
-        <v>1980</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="2">
       <c r="A219" s="10">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C219" s="13" t="s">
         <v>422</v>
       </c>
       <c r="D219" s="7">
-        <v>1750</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="2">
       <c r="A220" s="10">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C220" s="13" t="s">
         <v>424</v>
       </c>
       <c r="D220" s="7">
-        <v>2340</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="2">
       <c r="A221" s="10">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C221" s="13" t="s">
         <v>426</v>
       </c>
       <c r="D221" s="7">
-        <v>2760</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="2">
       <c r="A222" s="10">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C222" s="13" t="s">
         <v>428</v>
       </c>
       <c r="D222" s="7">
-        <v>3690</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="2">
       <c r="A223" s="10">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C223" s="13" t="s">
         <v>430</v>
       </c>
       <c r="D223" s="7">
-        <v>10300</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="2">
       <c r="A224" s="10">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C224" s="13" t="s">
         <v>432</v>
       </c>
       <c r="D224" s="7">
-        <v>590</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="2">
       <c r="A225" s="10">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C225" s="13" t="s">
         <v>434</v>
       </c>
       <c r="D225" s="7">
-        <v>820</v>
+        <v>590</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="2">
       <c r="A226" s="10">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C226" s="13" t="s">
         <v>436</v>
       </c>
       <c r="D226" s="7">
-        <v>1290</v>
+        <v>820</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="2">
       <c r="A227" s="10">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C227" s="13" t="s">
         <v>438</v>
       </c>
       <c r="D227" s="7">
-        <v>1730</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="2">
       <c r="A228" s="10">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C228" s="13" t="s">
         <v>440</v>
       </c>
       <c r="D228" s="7">
-        <v>1580</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="2">
       <c r="A229" s="10">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C229" s="13" t="s">
         <v>442</v>
       </c>
       <c r="D229" s="7">
-        <v>2120</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="2">
       <c r="A230" s="10">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C230" s="13" t="s">
         <v>444</v>
       </c>
       <c r="D230" s="7">
-        <v>2570</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="2">
       <c r="A231" s="10">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C231" s="13" t="s">
         <v>446</v>
       </c>
       <c r="D231" s="7">
-        <v>3430</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="2">
       <c r="A232" s="10">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>448</v>
       </c>
       <c r="D232" s="7">
-        <v>9070</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="2">
       <c r="A233" s="10">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C233" s="13" t="s">
         <v>450</v>
       </c>
       <c r="D233" s="7">
-        <v>11410</v>
+        <v>9070</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="2">
       <c r="A234" s="10">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C234" s="13" t="s">
         <v>452</v>
       </c>
       <c r="D234" s="7">
-        <v>570</v>
+        <v>11410</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="2">
       <c r="A235" s="10">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C235" s="13" t="s">
         <v>454</v>
       </c>
       <c r="D235" s="7">
-        <v>800</v>
+        <v>570</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="2">
       <c r="A236" s="10">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C236" s="13" t="s">
         <v>456</v>
       </c>
       <c r="D236" s="7">
-        <v>1240</v>
+        <v>800</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="2">
       <c r="A237" s="10">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C237" s="13" t="s">
         <v>458</v>
       </c>
       <c r="D237" s="7">
-        <v>1660</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
       <c r="A238" s="10">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C238" s="13" t="s">
         <v>460</v>
       </c>
       <c r="D238" s="7">
-        <v>1500</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>462</v>
       </c>
       <c r="D239" s="7">
-        <v>2010</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>464</v>
       </c>
       <c r="D240" s="7">
-        <v>2450</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>466</v>
       </c>
       <c r="D241" s="7">
-        <v>3270</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C242" s="13" t="s">
         <v>468</v>
       </c>
       <c r="D242" s="7">
-        <v>9550</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="2">
       <c r="A243" s="10">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C243" s="13" t="s">
         <v>470</v>
       </c>
       <c r="D243" s="7">
         <v>9550</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="2">
       <c r="A244" s="10">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>472</v>
       </c>
       <c r="D244" s="7">
         <v>9550</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="2">
       <c r="A245" s="10">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C245" s="13" t="s">
         <v>474</v>
       </c>
       <c r="D245" s="7">
         <v>9550</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="2">
       <c r="A246" s="10">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>475</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>476</v>
       </c>
       <c r="D246" s="7">
-        <v>22060</v>
+        <v>9550</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="2">
       <c r="A247" s="10">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C247" s="13" t="s">
         <v>478</v>
       </c>
       <c r="D247" s="7">
         <v>22060</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="2">
       <c r="A248" s="10">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C248" s="13" t="s">
         <v>480</v>
       </c>
       <c r="D248" s="7">
         <v>22060</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="2">
       <c r="A249" s="10">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C249" s="13" t="s">
         <v>482</v>
       </c>
       <c r="D249" s="7">
         <v>22060</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="2">
       <c r="A250" s="10">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C250" s="13" t="s">
         <v>484</v>
       </c>
       <c r="D250" s="7">
-        <v>230</v>
+        <v>22060</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="2">
       <c r="A251" s="10">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C251" s="13" t="s">
         <v>486</v>
       </c>
       <c r="D251" s="7">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="2">
       <c r="A252" s="10">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C252" s="13" t="s">
         <v>488</v>
       </c>
       <c r="D252" s="7">
-        <v>540</v>
+        <v>370</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="2">
       <c r="A253" s="10">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C253" s="13" t="s">
         <v>490</v>
       </c>
       <c r="D253" s="7">
-        <v>330</v>
+        <v>540</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="2">
       <c r="A254" s="10">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C254" s="13" t="s">
         <v>492</v>
       </c>
       <c r="D254" s="7">
-        <v>490</v>
+        <v>330</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="2">
       <c r="A255" s="10">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C255" s="13" t="s">
         <v>494</v>
       </c>
       <c r="D255" s="7">
-        <v>630</v>
+        <v>490</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="2">
       <c r="A256" s="10">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C256" s="13" t="s">
         <v>496</v>
       </c>
       <c r="D256" s="7">
-        <v>400</v>
+        <v>630</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="2">
       <c r="A257" s="10">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C257" s="13" t="s">
         <v>498</v>
       </c>
       <c r="D257" s="7">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="2">
       <c r="A258" s="10">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C258" s="13" t="s">
         <v>500</v>
       </c>
       <c r="D258" s="7">
-        <v>950</v>
+        <v>620</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="2">
       <c r="A259" s="10">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C259" s="13" t="s">
         <v>502</v>
       </c>
       <c r="D259" s="7">
-        <v>360</v>
+        <v>950</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="2">
       <c r="A260" s="10">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C260" s="13" t="s">
         <v>504</v>
       </c>
       <c r="D260" s="7">
-        <v>620</v>
+        <v>360</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="2">
       <c r="A261" s="10">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C261" s="13" t="s">
         <v>506</v>
       </c>
       <c r="D261" s="7">
-        <v>910</v>
+        <v>620</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="2">
       <c r="A262" s="10">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C262" s="13" t="s">
         <v>508</v>
       </c>
       <c r="D262" s="7">
-        <v>390</v>
+        <v>910</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="2">
       <c r="A263" s="10">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C263" s="13" t="s">
         <v>510</v>
       </c>
       <c r="D263" s="7">
-        <v>640</v>
+        <v>390</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="2">
       <c r="A264" s="10">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C264" s="13" t="s">
         <v>512</v>
       </c>
       <c r="D264" s="7">
-        <v>820</v>
+        <v>640</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="2">
       <c r="A265" s="10">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C265" s="13" t="s">
         <v>514</v>
       </c>
       <c r="D265" s="7">
-        <v>70</v>
+        <v>820</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="2">
       <c r="A266" s="10">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C266" s="13" t="s">
         <v>516</v>
       </c>
       <c r="D266" s="7">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="2">
       <c r="A267" s="10">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C267" s="13" t="s">
         <v>518</v>
       </c>
       <c r="D267" s="7">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="2">
       <c r="A268" s="10">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C268" s="13" t="s">
         <v>520</v>
       </c>
       <c r="D268" s="7">
-        <v>540</v>
+        <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="2">
       <c r="A269" s="10">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C269" s="13" t="s">
         <v>522</v>
       </c>
       <c r="D269" s="7">
-        <v>570</v>
+        <v>540</v>
       </c>
     </row>
     <row r="270" spans="1:4" outlineLevel="2">
       <c r="A270" s="10">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C270" s="13" t="s">
         <v>524</v>
       </c>
       <c r="D270" s="7">
-        <v>880</v>
+        <v>570</v>
       </c>
     </row>
     <row r="271" spans="1:4" outlineLevel="2">
       <c r="A271" s="10">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C271" s="13" t="s">
         <v>526</v>
       </c>
       <c r="D271" s="7">
-        <v>200</v>
+        <v>880</v>
       </c>
     </row>
     <row r="272" spans="1:4" outlineLevel="2">
       <c r="A272" s="10">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C272" s="13" t="s">
         <v>528</v>
       </c>
       <c r="D272" s="7">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="2">
       <c r="A273" s="10">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C273" s="13" t="s">
         <v>530</v>
       </c>
       <c r="D273" s="7">
-        <v>560</v>
+        <v>330</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="2">
       <c r="A274" s="10">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C274" s="13" t="s">
         <v>532</v>
       </c>
       <c r="D274" s="7">
-        <v>370</v>
+        <v>560</v>
       </c>
     </row>
     <row r="275" spans="1:4" outlineLevel="2">
       <c r="A275" s="10">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C275" s="13" t="s">
         <v>534</v>
       </c>
       <c r="D275" s="7">
-        <v>610</v>
+        <v>370</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="2">
       <c r="A276" s="10">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>535</v>
       </c>
       <c r="C276" s="13" t="s">
         <v>536</v>
       </c>
       <c r="D276" s="7">
-        <v>1100</v>
+        <v>610</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="2">
       <c r="A277" s="10">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C277" s="13" t="s">
         <v>538</v>
       </c>
       <c r="D277" s="7">
-        <v>430</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="2">
       <c r="A278" s="10">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C278" s="13" t="s">
         <v>540</v>
       </c>
       <c r="D278" s="7">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="2">
       <c r="A279" s="10">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C279" s="13" t="s">
         <v>542</v>
       </c>
       <c r="D279" s="7">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="2">
       <c r="A280" s="10">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C280" s="13" t="s">
         <v>544</v>
       </c>
       <c r="D280" s="7">
-        <v>740</v>
+        <v>480</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="2">
       <c r="A281" s="10">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C281" s="13" t="s">
         <v>546</v>
       </c>
       <c r="D281" s="7">
-        <v>390</v>
+        <v>740</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="2">
       <c r="A282" s="10">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C282" s="13" t="s">
         <v>548</v>
       </c>
       <c r="D282" s="7">
-        <v>510</v>
+        <v>390</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="2">
       <c r="A283" s="10">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>549</v>
       </c>
       <c r="C283" s="13" t="s">
         <v>550</v>
       </c>
       <c r="D283" s="7">
-        <v>740</v>
+        <v>510</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="2">
       <c r="A284" s="10">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C284" s="13" t="s">
         <v>552</v>
       </c>
       <c r="D284" s="7">
-        <v>250</v>
+        <v>740</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="2">
       <c r="A285" s="10">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C285" s="13" t="s">
         <v>554</v>
       </c>
       <c r="D285" s="7">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="2">
       <c r="A286" s="10">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C286" s="13" t="s">
         <v>556</v>
       </c>
       <c r="D286" s="7">
-        <v>640</v>
+        <v>380</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="2">
       <c r="A287" s="10">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C287" s="13" t="s">
         <v>558</v>
       </c>
       <c r="D287" s="7">
-        <v>480</v>
+        <v>640</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="2">
       <c r="A288" s="10">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C288" s="13" t="s">
         <v>560</v>
       </c>
       <c r="D288" s="7">
-        <v>670</v>
+        <v>480</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="2">
       <c r="A289" s="10">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C289" s="13" t="s">
         <v>562</v>
       </c>
       <c r="D289" s="7">
-        <v>900</v>
+        <v>670</v>
       </c>
     </row>
     <row r="290" spans="1:4" outlineLevel="2">
       <c r="A290" s="10">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C290" s="13" t="s">
         <v>564</v>
       </c>
       <c r="D290" s="7">
-        <v>630</v>
+        <v>900</v>
       </c>
     </row>
     <row r="291" spans="1:4" outlineLevel="2">
       <c r="A291" s="10">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C291" s="13" t="s">
         <v>566</v>
       </c>
       <c r="D291" s="7">
-        <v>830</v>
+        <v>630</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="2">
       <c r="A292" s="10">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C292" s="13" t="s">
         <v>568</v>
       </c>
       <c r="D292" s="7">
-        <v>1280</v>
+        <v>830</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="2">
       <c r="A293" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C293" s="13" t="s">
         <v>570</v>
       </c>
       <c r="D293" s="7">
-        <v>100</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="2">
       <c r="A294" s="10">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C294" s="13" t="s">
         <v>572</v>
       </c>
       <c r="D294" s="7">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="2">
       <c r="A295" s="10">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C295" s="13" t="s">
         <v>574</v>
       </c>
       <c r="D295" s="7">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="2">
       <c r="A296" s="10">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>575</v>
       </c>
       <c r="C296" s="13" t="s">
         <v>576</v>
       </c>
       <c r="D296" s="7">
-        <v>810</v>
+        <v>330</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="2">
       <c r="A297" s="10">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C297" s="13" t="s">
         <v>578</v>
       </c>
       <c r="D297" s="7">
-        <v>250</v>
+        <v>810</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="2">
       <c r="A298" s="10">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C298" s="13" t="s">
         <v>580</v>
       </c>
       <c r="D298" s="7">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" outlineLevel="2">
+      <c r="A299" s="10">
+        <v>122</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C299" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="D299" s="7">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A40:D40"/>
-    <mergeCell ref="A157:D157"/>
-    <mergeCell ref="A175:D175"/>
+    <mergeCell ref="A158:D158"/>
+    <mergeCell ref="A176:D176"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -6475,67 +6495,67 @@
     <hyperlink ref="C132" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_147"/>
-    <hyperlink ref="C159" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="C177" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_189"/>
@@ -6613,50 +6633,51 @@
     <hyperlink ref="C274" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C275" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C277" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C278" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="C299" r:id="rId_hyperlink_286"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>