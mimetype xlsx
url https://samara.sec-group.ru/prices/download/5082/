--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -16,118 +16,160 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-10 03:09:47</t>
+    <t>Актуальность прайса на: 2026-10-25 04:52:07</t>
   </si>
   <si>
     <t>Комплектующие для ворот</t>
   </si>
   <si>
     <t>Комплекты консольного оборудования для откатных ворот</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>64905</t>
   </si>
   <si>
     <t>Alutech SG.01-6 комплект полимерными роликами до 300кг с неоцинкованной шиной SG.01.002.А 6 метров</t>
   </si>
   <si>
+    <t>68782</t>
+  </si>
+  <si>
+    <t>Alutech SGN.01-5,3 (оцинк). Комплект до 450кг с оцинкованной шиной SG.01.002.А 5,3 метра</t>
+  </si>
+  <si>
     <t>64898</t>
   </si>
   <si>
     <t>Alutech SGN.01-5,3 комплект до 450кг с неоцинкованной шиной SG.01.002.А 5,3 метра</t>
   </si>
   <si>
+    <t>68791</t>
+  </si>
+  <si>
+    <t>Alutech SGN.01-6 (оцинк). Комплект 6 м Системы с оцинкованной шиной SG.01.001.A и стальными роликами</t>
+  </si>
+  <si>
     <t>33845</t>
   </si>
   <si>
     <t>Alutech SGN.01-6 комплект до 450кг с неоцинкованной шиной SG.01.002.А 6 метров</t>
   </si>
   <si>
+    <t>68800</t>
+  </si>
+  <si>
+    <t>Alutech SGN.01-7 (оцинк). Комплект 7 м Системы с оцинкованной шиной SG.01.001.A и стальными роликами</t>
+  </si>
+  <si>
     <t>64899</t>
   </si>
   <si>
     <t>Alutech SGN.01-7 комплект до 450кг с неоцинкованной шиной SG.01.002.А 7 метров</t>
   </si>
   <si>
+    <t>68809</t>
+  </si>
+  <si>
+    <t>Alutech SGN.01-8 (оцинк). Комплект 8 м Системы с оцинкованной шиной SG.01.001.A и стальными роликами</t>
+  </si>
+  <si>
     <t>64900</t>
   </si>
   <si>
     <t>Alutech SGN.01-8 комплект до 450кг с неоцинкованной шиной SG.01.002.А 8 метров</t>
   </si>
   <si>
+    <t>68818</t>
+  </si>
+  <si>
+    <t>Alutech SGN.01-9 (оцинк). Комплект 9 м Системы с оцинкованной шиной SG.01.001.A и стальными роликами</t>
+  </si>
+  <si>
     <t>64901</t>
   </si>
   <si>
     <t>Alutech SGN.01-9 комплект до 450кг с неоцинкованной шиной SG.01.002.А 9 метров</t>
   </si>
   <si>
+    <t>68827</t>
+  </si>
+  <si>
+    <t>Alutech SGN.02-6 (оцинк). Комплект 6 м Системы с оцинкованной шиной SG.02.001.А и стальными роликами</t>
+  </si>
+  <si>
     <t>33846</t>
   </si>
   <si>
     <t>Alutech SGN.02-6 комплект до 700кг с неоцинкованной шиной SG.02.002.А 6 метров</t>
   </si>
   <si>
+    <t>68836</t>
+  </si>
+  <si>
+    <t>Alutech SGN.02-7 (оцинк). Комплект 7 м Системы с оцинкованной шиной SG.02.001.А и стальными роликами</t>
+  </si>
+  <si>
     <t>64902</t>
   </si>
   <si>
     <t>Alutech SGN.02-7 комплект до 700кг с неоцинкованной шиной SG.02.002.А 7 метров</t>
   </si>
   <si>
     <t>64903</t>
   </si>
   <si>
     <t>Alutech SGN.02-8 комплект до 700кг с неоцинкованной шиной SG.02.002.А 8 метров</t>
   </si>
   <si>
     <t>64904</t>
   </si>
   <si>
     <t>Alutech SGN.02-9 комплект до 700кг с неоцинкованной шиной SG.02.002.А 9 метров</t>
   </si>
   <si>
     <t>37380</t>
   </si>
   <si>
     <t>DoorHan DHSK-138 комплект роликов и направляющих</t>
   </si>
   <si>
     <t>33898</t>
@@ -261,80 +303,92 @@
   <si>
     <t>33847</t>
   </si>
   <si>
     <t>Alutech SG.01.001.А</t>
   </si>
   <si>
     <t>33813</t>
   </si>
   <si>
     <t>Alutech SG.01.001.А-5.3</t>
   </si>
   <si>
     <t>33814</t>
   </si>
   <si>
     <t>Alutech SG.01.001.А-7</t>
   </si>
   <si>
     <t>33815</t>
   </si>
   <si>
     <t>Alutech SG.01.001.А-8</t>
   </si>
   <si>
+    <t>68780</t>
+  </si>
+  <si>
+    <t>Alutech SG.01.001.А-9</t>
+  </si>
+  <si>
     <t>33832</t>
   </si>
   <si>
     <t>Alutech SG.01.002.A</t>
   </si>
   <si>
     <t>33811</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-5.3</t>
   </si>
   <si>
     <t>33810</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-7</t>
   </si>
   <si>
     <t>33812</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-8</t>
   </si>
   <si>
     <t>64895</t>
   </si>
   <si>
     <t>Alutech SG.01.002.А-9</t>
   </si>
   <si>
+    <t>68781</t>
+  </si>
+  <si>
+    <t>Alutech SG.02.001.A-6</t>
+  </si>
+  <si>
     <t>33807</t>
   </si>
   <si>
     <t>Alutech SG.02.001.А-7</t>
   </si>
   <si>
     <t>33839</t>
   </si>
   <si>
     <t>Alutech SG.02.002.A</t>
   </si>
   <si>
     <t>49845</t>
   </si>
   <si>
     <t>Alutech SG.02.002.A-9</t>
   </si>
   <si>
     <t>33808</t>
   </si>
   <si>
     <t>Alutech SG.02.002.А-7</t>
   </si>
   <si>
     <t>33816</t>
@@ -343,56 +397,50 @@
     <t>Alutech SG.02.002.А-8</t>
   </si>
   <si>
     <t>33831</t>
   </si>
   <si>
     <t>Alutech SGN.00.400</t>
   </si>
   <si>
     <t>33836</t>
   </si>
   <si>
     <t>Alutech SGN.00.500</t>
   </si>
   <si>
     <t>33838</t>
   </si>
   <si>
     <t>Alutech SGN.00.720</t>
   </si>
   <si>
     <t>33822</t>
   </si>
   <si>
     <t>Alutech SGN.01.100</t>
-  </si>
-[...4 lines deleted...]
-    <t>Alutech SGN.01.140</t>
   </si>
   <si>
     <t>33848</t>
   </si>
   <si>
     <t>Alutech SGN.01.150</t>
   </si>
   <si>
     <t>33817</t>
   </si>
   <si>
     <t>Alutech SGN.01.200</t>
   </si>
   <si>
     <t>33834</t>
   </si>
   <si>
     <t>Alutech SGN.01.320</t>
   </si>
   <si>
     <t>33835</t>
   </si>
   <si>
     <t>Alutech SGN.01.420</t>
   </si>
@@ -2202,59 +2250,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64905/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33845/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64899/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64900/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64901/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33846/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64902/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64903/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64904/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37380/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33898/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66849/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66850/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50850/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50851/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66853/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66856/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66855/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66852/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66851/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50853/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50854/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49618/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49619/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66846/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49620/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49621/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50852/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/52840/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66847/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66848/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33847/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33813/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33814/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33815/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33832/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33811/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33810/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33812/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64895/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33807/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33839/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-49845/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33808/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33816/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33831/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33836/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33838/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33822/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33821/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33848/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33817/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33834/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33835/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33829/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33833/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33823/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33837/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33820/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33819/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33849/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33818/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33841/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33842/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33830/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33840/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33825/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33843/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33827/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33828/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/came-18522/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-23723/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37371/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37367/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33540/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37368/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33899/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37369/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49581/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49582/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49593/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49594/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49605/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50808/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49583/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49586/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49584/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49587/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49585/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49588/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49595/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49598/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49596/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49599/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49597/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49606/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49607/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49608/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50818/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50809/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50847/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49589/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49609/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49601/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50810/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49590/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49610/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49602/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50811/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49603/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49613/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49611/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50819/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49616/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66841/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49615/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66842/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53599/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63622/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53448/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66843/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53600/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66844/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59609/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59610/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53601/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53602/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49614/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53598/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52731/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66845/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65502/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52898/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53603/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54675/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54674/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49591/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49617/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50812/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53604/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53605/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53606/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49612/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49604/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49592/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55534/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53611/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53612/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53613/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52798/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53614/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53945/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53617/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53616/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53946/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53619/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53618/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53947/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55406/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57855/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55407/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57856/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53649/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53650/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53644/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53655/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53638/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66860/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53639/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66862/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53640/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66866/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53645/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53656/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53646/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53651/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52144/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53653/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53641/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53642/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53643/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53647/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53648/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53665/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52145/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53668/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53667/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53669/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52146/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53671/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53693/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53624/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53620/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58518/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52571/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66858/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53622/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63258/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53623/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-62506/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53625/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66857/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52896/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55630/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53627/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66861/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53628/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66863/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66867/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53629/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58891/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53630/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58513/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53631/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58515/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53632/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66864/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53637/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66868/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53633/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55968/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53634/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66859/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53635/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65265/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53636/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66865/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53657/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53658/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53659/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53660/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53661/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53662/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53663/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53664/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53672/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53673/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53674/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53675/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53676/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53677/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53678/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53679/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52148/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53681/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53682/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53683/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53684/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53685/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53686/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53687/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53688/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53689/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53690/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53691/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53692/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53694/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53695/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53696/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53697/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53698/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53699/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53700/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53701/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53702/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53703/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53704/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53705/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53706/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53707/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53708/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52149/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53710/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53711/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53712/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53713/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53714/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53715/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53716/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53717/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53718/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53719/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53720/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53654/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64905/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68782/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64898/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68791/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33845/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68800/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64899/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68809/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64900/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68818/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64901/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68827/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33846/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68836/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64902/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64903/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64904/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37380/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33898/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66849/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66850/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50850/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50851/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66853/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66856/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66855/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66852/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66851/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50853/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50854/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49618/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49619/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66846/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49620/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49621/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50852/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/52840/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66847/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66848/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33847/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33813/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33814/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33815/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68780/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33832/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33811/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33810/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33812/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-64895/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-68781/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33807/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33839/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-49845/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33808/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33816/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33831/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33836/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33838/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33822/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33848/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33817/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33834/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33835/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33829/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33833/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33823/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33837/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33820/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33819/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33849/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33818/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33841/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33842/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33830/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33840/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33825/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33843/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33827/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/alutech-33828/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/came-18522/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-23723/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37371/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37367/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33540/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37368/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-33899/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/doorhan-37369/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49581/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49582/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49593/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49594/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49605/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50808/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49583/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49586/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49584/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49587/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49585/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49588/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49595/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49598/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49596/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49599/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49597/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49606/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49607/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49608/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50818/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50809/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50847/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49589/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49609/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49601/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50810/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49590/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49610/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49602/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50811/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49603/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49613/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49611/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50819/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49616/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66841/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49615/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66842/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53599/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63622/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53448/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66843/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53600/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66844/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59609/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-59610/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53601/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53602/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49614/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53598/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52731/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66845/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65502/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52898/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53603/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54675/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-54674/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49591/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49617/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-50812/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53604/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53605/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53606/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49612/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49604/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-49592/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55534/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53611/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53612/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53613/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52798/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53614/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53945/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53617/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53616/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53946/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53619/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53618/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53947/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55406/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57855/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55407/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-57856/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53649/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53650/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53644/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53655/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53638/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66860/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53639/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66862/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53640/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66866/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53645/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53656/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53646/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53651/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52144/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53653/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53641/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53642/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53643/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53647/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53648/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53665/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52145/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53668/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53667/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53669/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52146/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53671/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53693/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53624/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53620/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58518/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52571/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66858/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53622/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-63258/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53623/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-62506/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53625/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66857/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52896/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55630/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53627/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66861/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53628/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66863/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66867/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53629/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58891/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53630/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58513/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53631/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-58515/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53632/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66864/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53637/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66868/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53633/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-55968/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53634/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66859/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53635/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-65265/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53636/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-66865/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53657/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53658/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53659/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53660/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53661/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53662/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53663/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53664/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53672/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53673/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53674/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53675/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53676/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53677/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53678/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53679/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52148/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53681/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53682/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53683/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53684/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53685/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53686/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53687/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53688/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53689/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53690/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53691/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53692/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53694/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53695/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53696/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53697/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53698/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53699/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53700/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53701/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53702/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53703/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53704/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53705/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53706/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53707/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53708/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-52149/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53710/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53711/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53712/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53713/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53714/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53715/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53716/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53717/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53718/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53719/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53720/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samara.sec-group.ru/p/roltek-53654/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D299"/>
+  <dimension ref="A1:D307"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -2278,4159 +2326,4271 @@
     <row r="7" spans="1:4" outlineLevel="2">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4" outlineLevel="2">
       <c r="A8" s="10">
         <v>1</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="7">
-        <v>15500</v>
+        <v>14100</v>
       </c>
     </row>
     <row r="9" spans="1:4" outlineLevel="2">
       <c r="A9" s="10">
         <v>2</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="7">
-        <v>10100</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="10" spans="1:4" outlineLevel="2">
       <c r="A10" s="10">
         <v>3</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="7">
-        <v>10700</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="11" spans="1:4" outlineLevel="2">
       <c r="A11" s="10">
         <v>4</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="7">
-        <v>11500</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="12" spans="1:4" outlineLevel="2">
       <c r="A12" s="10">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="7">
-        <v>12300</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="13" spans="1:4" outlineLevel="2">
       <c r="A13" s="10">
         <v>6</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="7">
-        <v>13200</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="14" spans="1:4" outlineLevel="2">
       <c r="A14" s="10">
         <v>7</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="7">
-        <v>22300</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="15" spans="1:4" outlineLevel="2">
       <c r="A15" s="10">
         <v>8</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="7">
-        <v>24100</v>
+        <v>14100</v>
       </c>
     </row>
     <row r="16" spans="1:4" outlineLevel="2">
       <c r="A16" s="10">
         <v>9</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="7">
-        <v>25900</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="17" spans="1:4" outlineLevel="2">
       <c r="A17" s="10">
         <v>10</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="7">
-        <v>27600</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="18" spans="1:4" outlineLevel="2">
       <c r="A18" s="10">
         <v>11</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="7">
-        <v>58657</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="19" spans="1:4" outlineLevel="2">
       <c r="A19" s="10">
         <v>12</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="7">
-        <v>26244</v>
+        <v>37400</v>
       </c>
     </row>
     <row r="20" spans="1:4" outlineLevel="2">
       <c r="A20" s="10">
         <v>13</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="7">
-        <v>27720</v>
+        <v>20100</v>
       </c>
     </row>
     <row r="21" spans="1:4" outlineLevel="2">
       <c r="A21" s="10">
         <v>14</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="7">
-        <v>29560</v>
+        <v>41000</v>
       </c>
     </row>
     <row r="22" spans="1:4" outlineLevel="2">
       <c r="A22" s="10">
         <v>15</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="7">
-        <v>24100</v>
+        <v>21700</v>
       </c>
     </row>
     <row r="23" spans="1:4" outlineLevel="2">
       <c r="A23" s="10">
         <v>16</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="7">
-        <v>25900</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="24" spans="1:4" outlineLevel="2">
       <c r="A24" s="10">
         <v>17</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="7">
-        <v>146630</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="25" spans="1:4" outlineLevel="2">
       <c r="A25" s="10">
         <v>18</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="7">
-        <v>204740</v>
+        <v>58657</v>
       </c>
     </row>
     <row r="26" spans="1:4" outlineLevel="2">
       <c r="A26" s="10">
         <v>19</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="7">
-        <v>190220</v>
+        <v>26244</v>
       </c>
     </row>
     <row r="27" spans="1:4" outlineLevel="2">
       <c r="A27" s="10">
         <v>20</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="7">
-        <v>104740</v>
+        <v>27720</v>
       </c>
     </row>
     <row r="28" spans="1:4" outlineLevel="2">
       <c r="A28" s="10">
         <v>21</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="7">
-        <v>90220</v>
+        <v>29560</v>
       </c>
     </row>
     <row r="29" spans="1:4" outlineLevel="2">
       <c r="A29" s="10">
         <v>22</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="7">
-        <v>75700</v>
+        <v>24100</v>
       </c>
     </row>
     <row r="30" spans="1:4" outlineLevel="2">
       <c r="A30" s="10">
         <v>23</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="7">
-        <v>94500</v>
+        <v>25900</v>
       </c>
     </row>
     <row r="31" spans="1:4" outlineLevel="2">
       <c r="A31" s="10">
         <v>24</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="7">
-        <v>10400</v>
+        <v>146630</v>
       </c>
     </row>
     <row r="32" spans="1:4" outlineLevel="2">
       <c r="A32" s="10">
         <v>25</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="7">
-        <v>11900</v>
+        <v>204740</v>
       </c>
     </row>
     <row r="33" spans="1:4" outlineLevel="2">
       <c r="A33" s="10">
         <v>26</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="7">
-        <v>10180</v>
+        <v>190220</v>
       </c>
     </row>
     <row r="34" spans="1:4" outlineLevel="2">
       <c r="A34" s="10">
         <v>27</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="7">
-        <v>12700</v>
+        <v>104740</v>
       </c>
     </row>
     <row r="35" spans="1:4" outlineLevel="2">
       <c r="A35" s="10">
         <v>28</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="7">
-        <v>14800</v>
+        <v>90220</v>
       </c>
     </row>
     <row r="36" spans="1:4" outlineLevel="2">
       <c r="A36" s="10">
         <v>29</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="7">
-        <v>15800</v>
+        <v>75700</v>
       </c>
     </row>
     <row r="37" spans="1:4" outlineLevel="2">
       <c r="A37" s="10">
         <v>30</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="7">
-        <v>14800</v>
+        <v>94500</v>
       </c>
     </row>
     <row r="38" spans="1:4" outlineLevel="2">
       <c r="A38" s="10">
         <v>31</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="7">
-        <v>14710</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="39" spans="1:4" outlineLevel="2">
       <c r="A39" s="10">
         <v>32</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="7">
-        <v>12540</v>
-[...3 lines deleted...]
-      <c r="A40" s="9" t="s">
+        <v>11900</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" outlineLevel="2">
+      <c r="A40" s="10">
+        <v>33</v>
+      </c>
+      <c r="B40" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B40" s="0"/>
-[...1 lines deleted...]
-      <c r="D40" s="5"/>
+      <c r="C40" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" s="7">
+        <v>10180</v>
+      </c>
     </row>
     <row r="41" spans="1:4" outlineLevel="2">
-      <c r="A41" s="2" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A41" s="10">
+        <v>34</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="7">
+        <v>12700</v>
       </c>
     </row>
     <row r="42" spans="1:4" outlineLevel="2">
       <c r="A42" s="10">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D42" s="7">
-        <v>8276</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="43" spans="1:4" outlineLevel="2">
       <c r="A43" s="10">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D43" s="7">
-        <v>7310</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="44" spans="1:4" outlineLevel="2">
       <c r="A44" s="10">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D44" s="7">
-        <v>9655</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="45" spans="1:4" outlineLevel="2">
       <c r="A45" s="10">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C45" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D45" s="7">
-        <v>11035</v>
+        <v>14710</v>
       </c>
     </row>
     <row r="46" spans="1:4" outlineLevel="2">
       <c r="A46" s="10">
+        <v>39</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" s="7">
+        <v>12540</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" outlineLevel="1">
+      <c r="A47" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="0"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="5"/>
+    </row>
+    <row r="48" spans="1:4" outlineLevel="2">
+      <c r="A48" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A47" s="10">
+      <c r="C48" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A48" s="10">
+      <c r="D48" s="6" t="s">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>6436</v>
       </c>
     </row>
     <row r="49" spans="1:4" outlineLevel="2">
       <c r="A49" s="10">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D49" s="7">
-        <v>7355</v>
+        <v>10102</v>
       </c>
     </row>
     <row r="50" spans="1:4" outlineLevel="2">
       <c r="A50" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="7">
-        <v>8274</v>
+        <v>8924</v>
       </c>
     </row>
     <row r="51" spans="1:4" outlineLevel="2">
       <c r="A51" s="10">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="7">
-        <v>20718</v>
+        <v>11786</v>
       </c>
     </row>
     <row r="52" spans="1:4" outlineLevel="2">
       <c r="A52" s="10">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>94</v>
       </c>
       <c r="D52" s="7">
-        <v>11759</v>
+        <v>13470</v>
       </c>
     </row>
     <row r="53" spans="1:4" outlineLevel="2">
       <c r="A53" s="10">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>96</v>
       </c>
       <c r="D53" s="7">
-        <v>17638</v>
+        <v>15154</v>
       </c>
     </row>
     <row r="54" spans="1:4" outlineLevel="2">
       <c r="A54" s="10">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="7">
-        <v>13718</v>
+        <v>6734</v>
       </c>
     </row>
     <row r="55" spans="1:4" outlineLevel="2">
       <c r="A55" s="10">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="7">
-        <v>15678</v>
+        <v>5948</v>
       </c>
     </row>
     <row r="56" spans="1:4" outlineLevel="2">
       <c r="A56" s="10">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="7">
-        <v>193</v>
+        <v>7856</v>
       </c>
     </row>
     <row r="57" spans="1:4" outlineLevel="2">
       <c r="A57" s="10">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="7">
-        <v>445</v>
+        <v>8978</v>
       </c>
     </row>
     <row r="58" spans="1:4" outlineLevel="2">
       <c r="A58" s="10">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="7">
-        <v>120</v>
+        <v>10101</v>
       </c>
     </row>
     <row r="59" spans="1:4" outlineLevel="2">
       <c r="A59" s="10">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="7">
-        <v>2072</v>
+        <v>21678</v>
       </c>
     </row>
     <row r="60" spans="1:4" outlineLevel="2">
       <c r="A60" s="10">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="7">
-        <v>0</v>
+        <v>25291</v>
       </c>
     </row>
     <row r="61" spans="1:4" outlineLevel="2">
       <c r="A61" s="10">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="7">
-        <v>2467</v>
+        <v>14354</v>
       </c>
     </row>
     <row r="62" spans="1:4" outlineLevel="2">
       <c r="A62" s="10">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="7">
-        <v>795</v>
+        <v>21531</v>
       </c>
     </row>
     <row r="63" spans="1:4" outlineLevel="2">
       <c r="A63" s="10">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="7">
-        <v>436</v>
+        <v>16746</v>
       </c>
     </row>
     <row r="64" spans="1:4" outlineLevel="2">
       <c r="A64" s="10">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="7">
-        <v>415</v>
+        <v>19138</v>
       </c>
     </row>
     <row r="65" spans="1:4" outlineLevel="2">
       <c r="A65" s="10">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="7">
-        <v>98</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:4" outlineLevel="2">
       <c r="A66" s="10">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="7">
-        <v>90</v>
+        <v>522</v>
       </c>
     </row>
     <row r="67" spans="1:4" outlineLevel="2">
       <c r="A67" s="10">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="7">
-        <v>334</v>
+        <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:4" outlineLevel="2">
       <c r="A68" s="10">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="7">
-        <v>190</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="69" spans="1:4" outlineLevel="2">
       <c r="A69" s="10">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="7">
-        <v>4694</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="70" spans="1:4" outlineLevel="2">
       <c r="A70" s="10">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="13" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="7">
-        <v>5897</v>
+        <v>625</v>
       </c>
     </row>
     <row r="71" spans="1:4" outlineLevel="2">
       <c r="A71" s="10">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="7">
-        <v>5834</v>
+        <v>511</v>
       </c>
     </row>
     <row r="72" spans="1:4" outlineLevel="2">
       <c r="A72" s="10">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="7">
-        <v>1394</v>
+        <v>486</v>
       </c>
     </row>
     <row r="73" spans="1:4" outlineLevel="2">
       <c r="A73" s="10">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="7">
-        <v>784</v>
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:4" outlineLevel="2">
       <c r="A74" s="10">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="13" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="7">
-        <v>499</v>
+        <v>105</v>
       </c>
     </row>
     <row r="75" spans="1:4" outlineLevel="2">
       <c r="A75" s="10">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="7">
-        <v>131</v>
+        <v>391</v>
       </c>
     </row>
     <row r="76" spans="1:4" outlineLevel="2">
       <c r="A76" s="10">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="13" t="s">
         <v>142</v>
       </c>
       <c r="D76" s="7">
-        <v>190</v>
+        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4" outlineLevel="2">
       <c r="A77" s="10">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="13" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="7">
-        <v>480</v>
+        <v>5501</v>
       </c>
     </row>
     <row r="78" spans="1:4" outlineLevel="2">
       <c r="A78" s="10">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="13" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="7">
-        <v>284</v>
+        <v>6910</v>
       </c>
     </row>
     <row r="79" spans="1:4" outlineLevel="2">
       <c r="A79" s="10">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="13" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="7">
-        <v>483</v>
+        <v>6836</v>
       </c>
     </row>
     <row r="80" spans="1:4" outlineLevel="2">
       <c r="A80" s="10">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="13" t="s">
         <v>150</v>
       </c>
       <c r="D80" s="7">
-        <v>306</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="81" spans="1:4" outlineLevel="2">
       <c r="A81" s="10">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="13" t="s">
         <v>152</v>
       </c>
       <c r="D81" s="7">
-        <v>6538</v>
+        <v>919</v>
       </c>
     </row>
     <row r="82" spans="1:4" outlineLevel="2">
       <c r="A82" s="10">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="13" t="s">
         <v>154</v>
       </c>
       <c r="D82" s="7">
-        <v>1052</v>
+        <v>585</v>
       </c>
     </row>
     <row r="83" spans="1:4" outlineLevel="2">
       <c r="A83" s="10">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>156</v>
       </c>
       <c r="D83" s="7">
-        <v>56216</v>
+        <v>154</v>
       </c>
     </row>
     <row r="84" spans="1:4" outlineLevel="2">
       <c r="A84" s="10">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="13" t="s">
         <v>158</v>
       </c>
       <c r="D84" s="7">
-        <v>9349</v>
+        <v>222</v>
       </c>
     </row>
     <row r="85" spans="1:4" outlineLevel="2">
       <c r="A85" s="10">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="13" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="7">
-        <v>11219</v>
+        <v>563</v>
       </c>
     </row>
     <row r="86" spans="1:4" outlineLevel="2">
       <c r="A86" s="10">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="13" t="s">
         <v>162</v>
       </c>
       <c r="D86" s="7">
-        <v>21955</v>
+        <v>333</v>
       </c>
     </row>
     <row r="87" spans="1:4" outlineLevel="2">
       <c r="A87" s="10">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="13" t="s">
         <v>164</v>
       </c>
       <c r="D87" s="7">
-        <v>25614</v>
+        <v>566</v>
       </c>
     </row>
     <row r="88" spans="1:4" outlineLevel="2">
       <c r="A88" s="10">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="13" t="s">
         <v>166</v>
       </c>
       <c r="D88" s="7">
-        <v>29273</v>
+        <v>358</v>
       </c>
     </row>
     <row r="89" spans="1:4" outlineLevel="2">
       <c r="A89" s="10">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>168</v>
       </c>
       <c r="D89" s="7">
-        <v>2000</v>
+        <v>6538</v>
       </c>
     </row>
     <row r="90" spans="1:4" outlineLevel="2">
       <c r="A90" s="10">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="13" t="s">
         <v>170</v>
       </c>
       <c r="D90" s="7">
-        <v>3100</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="91" spans="1:4" outlineLevel="2">
       <c r="A91" s="10">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="13" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="7">
-        <v>2300</v>
+        <v>56216</v>
       </c>
     </row>
     <row r="92" spans="1:4" outlineLevel="2">
       <c r="A92" s="10">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>174</v>
       </c>
       <c r="D92" s="7">
-        <v>4900</v>
+        <v>9349</v>
       </c>
     </row>
     <row r="93" spans="1:4" outlineLevel="2">
       <c r="A93" s="10">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>176</v>
       </c>
       <c r="D93" s="7">
-        <v>4300</v>
+        <v>11219</v>
       </c>
     </row>
     <row r="94" spans="1:4" outlineLevel="2">
       <c r="A94" s="10">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="13" t="s">
         <v>178</v>
       </c>
       <c r="D94" s="7">
-        <v>17400</v>
+        <v>21955</v>
       </c>
     </row>
     <row r="95" spans="1:4" outlineLevel="2">
       <c r="A95" s="10">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="13" t="s">
         <v>180</v>
       </c>
       <c r="D95" s="7">
-        <v>3500</v>
+        <v>25614</v>
       </c>
     </row>
     <row r="96" spans="1:4" outlineLevel="2">
       <c r="A96" s="10">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="13" t="s">
         <v>182</v>
       </c>
       <c r="D96" s="7">
-        <v>5200</v>
+        <v>29273</v>
       </c>
     </row>
     <row r="97" spans="1:4" outlineLevel="2">
       <c r="A97" s="10">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="13" t="s">
         <v>184</v>
       </c>
       <c r="D97" s="7">
-        <v>4100</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="98" spans="1:4" outlineLevel="2">
       <c r="A98" s="10">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="13" t="s">
         <v>186</v>
       </c>
       <c r="D98" s="7">
-        <v>6100</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="99" spans="1:4" outlineLevel="2">
       <c r="A99" s="10">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>188</v>
       </c>
       <c r="D99" s="7">
-        <v>4700</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="100" spans="1:4" outlineLevel="2">
       <c r="A100" s="10">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="13" t="s">
         <v>190</v>
       </c>
       <c r="D100" s="7">
-        <v>6900</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="101" spans="1:4" outlineLevel="2">
       <c r="A101" s="10">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="13" t="s">
         <v>192</v>
       </c>
       <c r="D101" s="7">
-        <v>5200</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="102" spans="1:4" outlineLevel="2">
       <c r="A102" s="10">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="13" t="s">
         <v>194</v>
       </c>
       <c r="D102" s="7">
-        <v>6900</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="103" spans="1:4" outlineLevel="2">
       <c r="A103" s="10">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="13" t="s">
         <v>196</v>
       </c>
       <c r="D103" s="7">
-        <v>6200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="104" spans="1:4" outlineLevel="2">
       <c r="A104" s="10">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="13" t="s">
         <v>198</v>
       </c>
       <c r="D104" s="7">
-        <v>8300</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="105" spans="1:4" outlineLevel="2">
       <c r="A105" s="10">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="13" t="s">
         <v>200</v>
       </c>
       <c r="D105" s="7">
-        <v>7200</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="106" spans="1:4" outlineLevel="2">
       <c r="A106" s="10">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="13" t="s">
         <v>202</v>
       </c>
       <c r="D106" s="7">
-        <v>9600</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="107" spans="1:4" outlineLevel="2">
       <c r="A107" s="10">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="13" t="s">
         <v>204</v>
       </c>
       <c r="D107" s="7">
-        <v>11100</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="108" spans="1:4" outlineLevel="2">
       <c r="A108" s="10">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="13" t="s">
         <v>206</v>
       </c>
       <c r="D108" s="7">
-        <v>13000</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="109" spans="1:4" outlineLevel="2">
       <c r="A109" s="10">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="13" t="s">
         <v>208</v>
       </c>
       <c r="D109" s="7">
-        <v>14800</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="110" spans="1:4" outlineLevel="2">
       <c r="A110" s="10">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="13" t="s">
         <v>210</v>
       </c>
       <c r="D110" s="7">
-        <v>16700</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="111" spans="1:4" outlineLevel="2">
       <c r="A111" s="10">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="13" t="s">
         <v>212</v>
       </c>
       <c r="D111" s="7">
-        <v>29100</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="112" spans="1:4" outlineLevel="2">
       <c r="A112" s="10">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="13" t="s">
         <v>214</v>
       </c>
       <c r="D112" s="7">
-        <v>43600</v>
+        <v>8300</v>
       </c>
     </row>
     <row r="113" spans="1:4" outlineLevel="2">
       <c r="A113" s="10">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="13" t="s">
         <v>216</v>
       </c>
       <c r="D113" s="7">
-        <v>500</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="114" spans="1:4" outlineLevel="2">
       <c r="A114" s="10">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="13" t="s">
         <v>218</v>
       </c>
       <c r="D114" s="7">
-        <v>800</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="115" spans="1:4" outlineLevel="2">
       <c r="A115" s="10">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="13" t="s">
         <v>220</v>
       </c>
       <c r="D115" s="7">
-        <v>600</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="116" spans="1:4" outlineLevel="2">
       <c r="A116" s="10">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="13" t="s">
         <v>222</v>
       </c>
       <c r="D116" s="7">
-        <v>1600</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="117" spans="1:4" outlineLevel="2">
       <c r="A117" s="10">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="13" t="s">
         <v>224</v>
       </c>
       <c r="D117" s="7">
-        <v>330</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="118" spans="1:4" outlineLevel="2">
       <c r="A118" s="10">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="13" t="s">
         <v>226</v>
       </c>
       <c r="D118" s="7">
-        <v>900</v>
+        <v>16700</v>
       </c>
     </row>
     <row r="119" spans="1:4" outlineLevel="2">
       <c r="A119" s="10">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D119" s="7">
-        <v>700</v>
+        <v>29100</v>
       </c>
     </row>
     <row r="120" spans="1:4" outlineLevel="2">
       <c r="A120" s="10">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="13" t="s">
         <v>230</v>
       </c>
       <c r="D120" s="7">
-        <v>1400</v>
+        <v>43600</v>
       </c>
     </row>
     <row r="121" spans="1:4" outlineLevel="2">
       <c r="A121" s="10">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="13" t="s">
         <v>232</v>
       </c>
       <c r="D121" s="7">
-        <v>410</v>
+        <v>500</v>
       </c>
     </row>
     <row r="122" spans="1:4" outlineLevel="2">
       <c r="A122" s="10">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="13" t="s">
         <v>234</v>
       </c>
       <c r="D122" s="7">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="123" spans="1:4" outlineLevel="2">
       <c r="A123" s="10">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="13" t="s">
         <v>236</v>
       </c>
       <c r="D123" s="7">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="124" spans="1:4" outlineLevel="2">
       <c r="A124" s="10">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="13" t="s">
         <v>238</v>
       </c>
       <c r="D124" s="7">
-        <v>580</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="125" spans="1:4" outlineLevel="2">
       <c r="A125" s="10">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="13" t="s">
         <v>240</v>
       </c>
       <c r="D125" s="7">
-        <v>590</v>
+        <v>330</v>
       </c>
     </row>
     <row r="126" spans="1:4" outlineLevel="2">
       <c r="A126" s="10">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="13" t="s">
         <v>242</v>
       </c>
       <c r="D126" s="7">
-        <v>720</v>
+        <v>900</v>
       </c>
     </row>
     <row r="127" spans="1:4" outlineLevel="2">
       <c r="A127" s="10">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="13" t="s">
         <v>244</v>
       </c>
       <c r="D127" s="7">
-        <v>210</v>
+        <v>700</v>
       </c>
     </row>
     <row r="128" spans="1:4" outlineLevel="2">
       <c r="A128" s="10">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="13" t="s">
         <v>246</v>
       </c>
       <c r="D128" s="7">
-        <v>230</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="129" spans="1:4" outlineLevel="2">
       <c r="A129" s="10">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="13" t="s">
         <v>248</v>
       </c>
       <c r="D129" s="7">
-        <v>190</v>
+        <v>410</v>
       </c>
     </row>
     <row r="130" spans="1:4" outlineLevel="2">
       <c r="A130" s="10">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="13" t="s">
         <v>250</v>
       </c>
       <c r="D130" s="7">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:4" outlineLevel="2">
       <c r="A131" s="10">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="13" t="s">
         <v>252</v>
       </c>
       <c r="D131" s="7">
-        <v>150</v>
+        <v>540</v>
       </c>
     </row>
     <row r="132" spans="1:4" outlineLevel="2">
       <c r="A132" s="10">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="13" t="s">
         <v>254</v>
       </c>
       <c r="D132" s="7">
-        <v>160</v>
+        <v>580</v>
       </c>
     </row>
     <row r="133" spans="1:4" outlineLevel="2">
       <c r="A133" s="10">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="13" t="s">
         <v>256</v>
       </c>
       <c r="D133" s="7">
-        <v>130</v>
+        <v>590</v>
       </c>
     </row>
     <row r="134" spans="1:4" outlineLevel="2">
       <c r="A134" s="10">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="13" t="s">
         <v>258</v>
       </c>
       <c r="D134" s="7">
-        <v>150</v>
+        <v>720</v>
       </c>
     </row>
     <row r="135" spans="1:4" outlineLevel="2">
       <c r="A135" s="10">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="13" t="s">
         <v>260</v>
       </c>
       <c r="D135" s="7">
-        <v>340</v>
+        <v>210</v>
       </c>
     </row>
     <row r="136" spans="1:4" outlineLevel="2">
       <c r="A136" s="10">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="13" t="s">
         <v>262</v>
       </c>
       <c r="D136" s="7">
-        <v>340</v>
+        <v>230</v>
       </c>
     </row>
     <row r="137" spans="1:4" outlineLevel="2">
       <c r="A137" s="10">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="13" t="s">
         <v>264</v>
       </c>
       <c r="D137" s="7">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="138" spans="1:4" outlineLevel="2">
       <c r="A138" s="10">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="13" t="s">
         <v>266</v>
       </c>
       <c r="D138" s="7">
-        <v>380</v>
+        <v>210</v>
       </c>
     </row>
     <row r="139" spans="1:4" outlineLevel="2">
       <c r="A139" s="10">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="13" t="s">
         <v>268</v>
       </c>
       <c r="D139" s="7">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:4" outlineLevel="2">
       <c r="A140" s="10">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="13" t="s">
         <v>270</v>
       </c>
       <c r="D140" s="7">
-        <v>330</v>
+        <v>160</v>
       </c>
     </row>
     <row r="141" spans="1:4" outlineLevel="2">
       <c r="A141" s="10">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C141" s="13" t="s">
         <v>272</v>
       </c>
       <c r="D141" s="7">
-        <v>430</v>
+        <v>130</v>
       </c>
     </row>
     <row r="142" spans="1:4" outlineLevel="2">
       <c r="A142" s="10">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C142" s="13" t="s">
         <v>274</v>
       </c>
       <c r="D142" s="7">
-        <v>370</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:4" outlineLevel="2">
       <c r="A143" s="10">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C143" s="13" t="s">
         <v>276</v>
       </c>
       <c r="D143" s="7">
-        <v>620</v>
+        <v>340</v>
       </c>
     </row>
     <row r="144" spans="1:4" outlineLevel="2">
       <c r="A144" s="10">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C144" s="13" t="s">
         <v>278</v>
       </c>
       <c r="D144" s="7">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="145" spans="1:4" outlineLevel="2">
       <c r="A145" s="10">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C145" s="13" t="s">
         <v>280</v>
       </c>
       <c r="D145" s="7">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="146" spans="1:4" outlineLevel="2">
       <c r="A146" s="10">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C146" s="13" t="s">
         <v>282</v>
       </c>
       <c r="D146" s="7">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="147" spans="1:4" outlineLevel="2">
       <c r="A147" s="10">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>283</v>
       </c>
       <c r="C147" s="13" t="s">
         <v>284</v>
       </c>
       <c r="D147" s="7">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="148" spans="1:4" outlineLevel="2">
       <c r="A148" s="10">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C148" s="13" t="s">
         <v>286</v>
       </c>
       <c r="D148" s="7">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="149" spans="1:4" outlineLevel="2">
       <c r="A149" s="10">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C149" s="13" t="s">
         <v>288</v>
       </c>
       <c r="D149" s="7">
-        <v>750</v>
+        <v>430</v>
       </c>
     </row>
     <row r="150" spans="1:4" outlineLevel="2">
       <c r="A150" s="10">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C150" s="13" t="s">
         <v>290</v>
       </c>
       <c r="D150" s="7">
-        <v>2400</v>
+        <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:4" outlineLevel="2">
       <c r="A151" s="10">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>291</v>
       </c>
       <c r="C151" s="13" t="s">
         <v>292</v>
       </c>
       <c r="D151" s="7">
-        <v>390</v>
+        <v>620</v>
       </c>
     </row>
     <row r="152" spans="1:4" outlineLevel="2">
       <c r="A152" s="10">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>293</v>
       </c>
       <c r="C152" s="13" t="s">
         <v>294</v>
       </c>
       <c r="D152" s="7">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:4" outlineLevel="2">
       <c r="A153" s="10">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C153" s="13" t="s">
         <v>296</v>
       </c>
       <c r="D153" s="7">
-        <v>740</v>
+        <v>340</v>
       </c>
     </row>
     <row r="154" spans="1:4" outlineLevel="2">
       <c r="A154" s="10">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>297</v>
       </c>
       <c r="C154" s="13" t="s">
         <v>298</v>
       </c>
       <c r="D154" s="7">
-        <v>160</v>
+        <v>370</v>
       </c>
     </row>
     <row r="155" spans="1:4" outlineLevel="2">
       <c r="A155" s="10">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C155" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D155" s="7">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="156" spans="1:4" outlineLevel="2">
       <c r="A156" s="10">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C156" s="13" t="s">
         <v>302</v>
       </c>
       <c r="D156" s="7">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="157" spans="1:4" outlineLevel="2">
       <c r="A157" s="10">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C157" s="13" t="s">
         <v>304</v>
       </c>
       <c r="D157" s="7">
-        <v>480</v>
-[...3 lines deleted...]
-      <c r="A158" s="9" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" outlineLevel="2">
+      <c r="A158" s="10">
+        <v>110</v>
+      </c>
+      <c r="B158" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="B158" s="0"/>
-[...1 lines deleted...]
-      <c r="D158" s="5"/>
+      <c r="C158" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="D158" s="7">
+        <v>2400</v>
+      </c>
     </row>
     <row r="159" spans="1:4" outlineLevel="2">
-      <c r="A159" s="2" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A159" s="10">
+        <v>111</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="D159" s="7">
+        <v>390</v>
       </c>
     </row>
     <row r="160" spans="1:4" outlineLevel="2">
       <c r="A160" s="10">
-        <v>1</v>
+        <v>112</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C160" s="13" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D160" s="7">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="161" spans="1:4" outlineLevel="2">
       <c r="A161" s="10">
-        <v>2</v>
+        <v>113</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C161" s="13" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D161" s="7">
-        <v>720</v>
+        <v>740</v>
       </c>
     </row>
     <row r="162" spans="1:4" outlineLevel="2">
       <c r="A162" s="10">
-        <v>3</v>
+        <v>114</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C162" s="13" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D162" s="7">
-        <v>1540</v>
+        <v>160</v>
       </c>
     </row>
     <row r="163" spans="1:4" outlineLevel="2">
       <c r="A163" s="10">
-        <v>4</v>
+        <v>115</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C163" s="13" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D163" s="7">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="164" spans="1:4" outlineLevel="2">
       <c r="A164" s="10">
-        <v>5</v>
+        <v>116</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C164" s="13" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D164" s="7">
-        <v>620</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:4" outlineLevel="2">
       <c r="A165" s="10">
+        <v>117</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="D165" s="7">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" outlineLevel="1">
+      <c r="A166" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="B166" s="0"/>
+      <c r="C166" s="11"/>
+      <c r="D166" s="5"/>
+    </row>
+    <row r="167" spans="1:4" outlineLevel="2">
+      <c r="A167" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B165" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A166" s="10">
+      <c r="D167" s="6" t="s">
         <v>7</v>
-      </c>
-[...21 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="168" spans="1:4" outlineLevel="2">
       <c r="A168" s="10">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>322</v>
       </c>
       <c r="C168" s="13" t="s">
         <v>323</v>
       </c>
       <c r="D168" s="7">
-        <v>950</v>
+        <v>440</v>
       </c>
     </row>
     <row r="169" spans="1:4" outlineLevel="2">
       <c r="A169" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>324</v>
       </c>
       <c r="C169" s="13" t="s">
         <v>325</v>
       </c>
       <c r="D169" s="7">
-        <v>1760</v>
+        <v>720</v>
       </c>
     </row>
     <row r="170" spans="1:4" outlineLevel="2">
       <c r="A170" s="10">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>326</v>
       </c>
       <c r="C170" s="13" t="s">
         <v>327</v>
       </c>
       <c r="D170" s="7">
-        <v>1850</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="171" spans="1:4" outlineLevel="2">
       <c r="A171" s="10">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>328</v>
       </c>
       <c r="C171" s="13" t="s">
         <v>329</v>
       </c>
       <c r="D171" s="7">
-        <v>1850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:4" outlineLevel="2">
       <c r="A172" s="10">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>330</v>
       </c>
       <c r="C172" s="13" t="s">
         <v>331</v>
       </c>
       <c r="D172" s="7">
-        <v>1510</v>
+        <v>620</v>
       </c>
     </row>
     <row r="173" spans="1:4" outlineLevel="2">
       <c r="A173" s="10">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>332</v>
       </c>
       <c r="C173" s="13" t="s">
         <v>333</v>
       </c>
       <c r="D173" s="7">
-        <v>3780</v>
+        <v>620</v>
       </c>
     </row>
     <row r="174" spans="1:4" outlineLevel="2">
       <c r="A174" s="10">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>334</v>
       </c>
       <c r="C174" s="13" t="s">
         <v>335</v>
       </c>
       <c r="D174" s="7">
-        <v>1440</v>
+        <v>870</v>
       </c>
     </row>
     <row r="175" spans="1:4" outlineLevel="2">
       <c r="A175" s="10">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>336</v>
       </c>
       <c r="C175" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D175" s="7">
-        <v>2540</v>
-[...3 lines deleted...]
-      <c r="A176" s="9" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" outlineLevel="2">
+      <c r="A176" s="10">
+        <v>9</v>
+      </c>
+      <c r="B176" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="B176" s="0"/>
-[...1 lines deleted...]
-      <c r="D176" s="5"/>
+      <c r="C176" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="D176" s="7">
+        <v>950</v>
+      </c>
     </row>
     <row r="177" spans="1:4" outlineLevel="2">
-      <c r="A177" s="2" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A177" s="10">
+        <v>10</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="D177" s="7">
+        <v>1760</v>
       </c>
     </row>
     <row r="178" spans="1:4" outlineLevel="2">
       <c r="A178" s="10">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C178" s="13" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D178" s="7">
-        <v>9030</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="179" spans="1:4" outlineLevel="2">
       <c r="A179" s="10">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C179" s="13" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D179" s="7">
-        <v>14280</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="180" spans="1:4" outlineLevel="2">
       <c r="A180" s="10">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C180" s="13" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D180" s="7">
-        <v>4610</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="181" spans="1:4" outlineLevel="2">
       <c r="A181" s="10">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C181" s="13" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D181" s="7">
-        <v>6810</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="182" spans="1:4" outlineLevel="2">
       <c r="A182" s="10">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C182" s="13" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D182" s="7">
-        <v>1940</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="183" spans="1:4" outlineLevel="2">
       <c r="A183" s="10">
+        <v>16</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="D183" s="7">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" outlineLevel="1">
+      <c r="A184" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="B184" s="0"/>
+      <c r="C184" s="11"/>
+      <c r="D184" s="5"/>
+    </row>
+    <row r="185" spans="1:4" outlineLevel="2">
+      <c r="A185" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B183" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A184" s="10">
+      <c r="D185" s="6" t="s">
         <v>7</v>
-      </c>
-[...21 lines deleted...]
-        <v>3500</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="2">
       <c r="A186" s="10">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C186" s="13" t="s">
         <v>356</v>
       </c>
       <c r="D186" s="7">
-        <v>8150</v>
+        <v>9030</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="2">
       <c r="A187" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C187" s="13" t="s">
         <v>358</v>
       </c>
       <c r="D187" s="7">
-        <v>10480</v>
+        <v>14280</v>
       </c>
     </row>
     <row r="188" spans="1:4" outlineLevel="2">
       <c r="A188" s="10">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C188" s="13" t="s">
         <v>360</v>
       </c>
       <c r="D188" s="7">
-        <v>6130</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="189" spans="1:4" outlineLevel="2">
       <c r="A189" s="10">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C189" s="13" t="s">
         <v>362</v>
       </c>
       <c r="D189" s="7">
-        <v>8220</v>
+        <v>6810</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="2">
       <c r="A190" s="10">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C190" s="13" t="s">
         <v>364</v>
       </c>
       <c r="D190" s="7">
-        <v>11070</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="2">
       <c r="A191" s="10">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C191" s="13" t="s">
         <v>366</v>
       </c>
       <c r="D191" s="7">
-        <v>1980</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="2">
       <c r="A192" s="10">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C192" s="13" t="s">
         <v>368</v>
       </c>
       <c r="D192" s="7">
-        <v>3470</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="2">
       <c r="A193" s="10">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C193" s="13" t="s">
         <v>370</v>
       </c>
       <c r="D193" s="7">
-        <v>3810</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="2">
       <c r="A194" s="10">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C194" s="13" t="s">
         <v>372</v>
       </c>
       <c r="D194" s="7">
-        <v>1550</v>
+        <v>8150</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="2">
       <c r="A195" s="10">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C195" s="13" t="s">
         <v>374</v>
       </c>
       <c r="D195" s="7">
-        <v>2950</v>
+        <v>10480</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="2">
       <c r="A196" s="10">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C196" s="13" t="s">
         <v>376</v>
       </c>
       <c r="D196" s="7">
-        <v>4240</v>
+        <v>6130</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="2">
       <c r="A197" s="10">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C197" s="13" t="s">
         <v>378</v>
       </c>
       <c r="D197" s="7">
-        <v>29060</v>
+        <v>8220</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="2">
       <c r="A198" s="10">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C198" s="13" t="s">
         <v>380</v>
       </c>
       <c r="D198" s="7">
-        <v>43590</v>
+        <v>11070</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="2">
       <c r="A199" s="10">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C199" s="13" t="s">
         <v>382</v>
       </c>
       <c r="D199" s="7">
-        <v>440</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="2">
       <c r="A200" s="10">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C200" s="13" t="s">
         <v>384</v>
       </c>
       <c r="D200" s="7">
-        <v>500</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="2">
       <c r="A201" s="10">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C201" s="13" t="s">
         <v>386</v>
       </c>
       <c r="D201" s="7">
-        <v>680</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="2">
       <c r="A202" s="10">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C202" s="13" t="s">
         <v>388</v>
       </c>
       <c r="D202" s="7">
-        <v>650</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="2">
       <c r="A203" s="10">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C203" s="13" t="s">
         <v>390</v>
       </c>
       <c r="D203" s="7">
-        <v>630</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="2">
       <c r="A204" s="10">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C204" s="13" t="s">
         <v>392</v>
       </c>
       <c r="D204" s="7">
-        <v>2710</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="205" spans="1:4" outlineLevel="2">
       <c r="A205" s="10">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C205" s="13" t="s">
         <v>394</v>
       </c>
       <c r="D205" s="7">
-        <v>3490</v>
+        <v>29060</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="2">
       <c r="A206" s="10">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C206" s="13" t="s">
         <v>396</v>
       </c>
       <c r="D206" s="7">
-        <v>280</v>
+        <v>43590</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="2">
       <c r="A207" s="10">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C207" s="13" t="s">
         <v>398</v>
       </c>
       <c r="D207" s="7">
-        <v>9260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="2">
       <c r="A208" s="10">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C208" s="13" t="s">
         <v>400</v>
       </c>
       <c r="D208" s="7">
-        <v>590</v>
+        <v>500</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="2">
       <c r="A209" s="10">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C209" s="13" t="s">
         <v>402</v>
       </c>
       <c r="D209" s="7">
-        <v>900</v>
+        <v>680</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="2">
       <c r="A210" s="10">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C210" s="13" t="s">
         <v>404</v>
       </c>
       <c r="D210" s="7">
-        <v>1260</v>
+        <v>650</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="2">
       <c r="A211" s="10">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C211" s="13" t="s">
         <v>406</v>
       </c>
       <c r="D211" s="7">
-        <v>1690</v>
+        <v>630</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="2">
       <c r="A212" s="10">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C212" s="13" t="s">
         <v>408</v>
       </c>
       <c r="D212" s="7">
-        <v>1520</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="2">
       <c r="A213" s="10">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C213" s="13" t="s">
         <v>410</v>
       </c>
       <c r="D213" s="7">
-        <v>2020</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="2">
       <c r="A214" s="10">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C214" s="13" t="s">
         <v>412</v>
       </c>
       <c r="D214" s="7">
-        <v>2570</v>
+        <v>280</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="2">
       <c r="A215" s="10">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C215" s="13" t="s">
         <v>414</v>
       </c>
       <c r="D215" s="7">
-        <v>3440</v>
+        <v>9260</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="2">
       <c r="A216" s="10">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C216" s="13" t="s">
         <v>416</v>
       </c>
       <c r="D216" s="7">
-        <v>730</v>
+        <v>590</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="2">
       <c r="A217" s="10">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C217" s="13" t="s">
         <v>418</v>
       </c>
       <c r="D217" s="7">
-        <v>1070</v>
+        <v>900</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="2">
       <c r="A218" s="10">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C218" s="13" t="s">
         <v>420</v>
       </c>
       <c r="D218" s="7">
-        <v>1480</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="2">
       <c r="A219" s="10">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C219" s="13" t="s">
         <v>422</v>
       </c>
       <c r="D219" s="7">
-        <v>1980</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="2">
       <c r="A220" s="10">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C220" s="13" t="s">
         <v>424</v>
       </c>
       <c r="D220" s="7">
-        <v>1750</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="2">
       <c r="A221" s="10">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C221" s="13" t="s">
         <v>426</v>
       </c>
       <c r="D221" s="7">
-        <v>2340</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="2">
       <c r="A222" s="10">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C222" s="13" t="s">
         <v>428</v>
       </c>
       <c r="D222" s="7">
-        <v>2760</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="2">
       <c r="A223" s="10">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C223" s="13" t="s">
         <v>430</v>
       </c>
       <c r="D223" s="7">
-        <v>3690</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="2">
       <c r="A224" s="10">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C224" s="13" t="s">
         <v>432</v>
       </c>
       <c r="D224" s="7">
-        <v>10300</v>
+        <v>730</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="2">
       <c r="A225" s="10">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C225" s="13" t="s">
         <v>434</v>
       </c>
       <c r="D225" s="7">
-        <v>590</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="2">
       <c r="A226" s="10">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C226" s="13" t="s">
         <v>436</v>
       </c>
       <c r="D226" s="7">
-        <v>820</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="2">
       <c r="A227" s="10">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C227" s="13" t="s">
         <v>438</v>
       </c>
       <c r="D227" s="7">
-        <v>1290</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="2">
       <c r="A228" s="10">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C228" s="13" t="s">
         <v>440</v>
       </c>
       <c r="D228" s="7">
-        <v>1730</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="2">
       <c r="A229" s="10">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C229" s="13" t="s">
         <v>442</v>
       </c>
       <c r="D229" s="7">
-        <v>1580</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="2">
       <c r="A230" s="10">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C230" s="13" t="s">
         <v>444</v>
       </c>
       <c r="D230" s="7">
-        <v>2120</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="2">
       <c r="A231" s="10">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C231" s="13" t="s">
         <v>446</v>
       </c>
       <c r="D231" s="7">
-        <v>2570</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="2">
       <c r="A232" s="10">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>448</v>
       </c>
       <c r="D232" s="7">
-        <v>3430</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="2">
       <c r="A233" s="10">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C233" s="13" t="s">
         <v>450</v>
       </c>
       <c r="D233" s="7">
-        <v>9070</v>
+        <v>590</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="2">
       <c r="A234" s="10">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C234" s="13" t="s">
         <v>452</v>
       </c>
       <c r="D234" s="7">
-        <v>11410</v>
+        <v>820</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="2">
       <c r="A235" s="10">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C235" s="13" t="s">
         <v>454</v>
       </c>
       <c r="D235" s="7">
-        <v>570</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="2">
       <c r="A236" s="10">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C236" s="13" t="s">
         <v>456</v>
       </c>
       <c r="D236" s="7">
-        <v>800</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="2">
       <c r="A237" s="10">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C237" s="13" t="s">
         <v>458</v>
       </c>
       <c r="D237" s="7">
-        <v>1240</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
       <c r="A238" s="10">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C238" s="13" t="s">
         <v>460</v>
       </c>
       <c r="D238" s="7">
-        <v>1660</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>462</v>
       </c>
       <c r="D239" s="7">
-        <v>1500</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>464</v>
       </c>
       <c r="D240" s="7">
-        <v>2010</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>466</v>
       </c>
       <c r="D241" s="7">
-        <v>2450</v>
+        <v>9070</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C242" s="13" t="s">
         <v>468</v>
       </c>
       <c r="D242" s="7">
-        <v>3270</v>
+        <v>11410</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="2">
       <c r="A243" s="10">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C243" s="13" t="s">
         <v>470</v>
       </c>
       <c r="D243" s="7">
-        <v>9550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="2">
       <c r="A244" s="10">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>472</v>
       </c>
       <c r="D244" s="7">
-        <v>9550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="2">
       <c r="A245" s="10">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C245" s="13" t="s">
         <v>474</v>
       </c>
       <c r="D245" s="7">
-        <v>9550</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="2">
       <c r="A246" s="10">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>475</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>476</v>
       </c>
       <c r="D246" s="7">
-        <v>9550</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="2">
       <c r="A247" s="10">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C247" s="13" t="s">
         <v>478</v>
       </c>
       <c r="D247" s="7">
-        <v>22060</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="2">
       <c r="A248" s="10">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C248" s="13" t="s">
         <v>480</v>
       </c>
       <c r="D248" s="7">
-        <v>22060</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="2">
       <c r="A249" s="10">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C249" s="13" t="s">
         <v>482</v>
       </c>
       <c r="D249" s="7">
-        <v>22060</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="2">
       <c r="A250" s="10">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C250" s="13" t="s">
         <v>484</v>
       </c>
       <c r="D250" s="7">
-        <v>22060</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="2">
       <c r="A251" s="10">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C251" s="13" t="s">
         <v>486</v>
       </c>
       <c r="D251" s="7">
-        <v>230</v>
+        <v>9550</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="2">
       <c r="A252" s="10">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C252" s="13" t="s">
         <v>488</v>
       </c>
       <c r="D252" s="7">
-        <v>370</v>
+        <v>9550</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="2">
       <c r="A253" s="10">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C253" s="13" t="s">
         <v>490</v>
       </c>
       <c r="D253" s="7">
-        <v>540</v>
+        <v>9550</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="2">
       <c r="A254" s="10">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C254" s="13" t="s">
         <v>492</v>
       </c>
       <c r="D254" s="7">
-        <v>330</v>
+        <v>9550</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="2">
       <c r="A255" s="10">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C255" s="13" t="s">
         <v>494</v>
       </c>
       <c r="D255" s="7">
-        <v>490</v>
+        <v>22060</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="2">
       <c r="A256" s="10">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C256" s="13" t="s">
         <v>496</v>
       </c>
       <c r="D256" s="7">
-        <v>630</v>
+        <v>22060</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="2">
       <c r="A257" s="10">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C257" s="13" t="s">
         <v>498</v>
       </c>
       <c r="D257" s="7">
-        <v>400</v>
+        <v>22060</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="2">
       <c r="A258" s="10">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C258" s="13" t="s">
         <v>500</v>
       </c>
       <c r="D258" s="7">
-        <v>620</v>
+        <v>22060</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="2">
       <c r="A259" s="10">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C259" s="13" t="s">
         <v>502</v>
       </c>
       <c r="D259" s="7">
-        <v>950</v>
+        <v>230</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="2">
       <c r="A260" s="10">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C260" s="13" t="s">
         <v>504</v>
       </c>
       <c r="D260" s="7">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="2">
       <c r="A261" s="10">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C261" s="13" t="s">
         <v>506</v>
       </c>
       <c r="D261" s="7">
-        <v>620</v>
+        <v>540</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="2">
       <c r="A262" s="10">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C262" s="13" t="s">
         <v>508</v>
       </c>
       <c r="D262" s="7">
-        <v>910</v>
+        <v>330</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="2">
       <c r="A263" s="10">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C263" s="13" t="s">
         <v>510</v>
       </c>
       <c r="D263" s="7">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="2">
       <c r="A264" s="10">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C264" s="13" t="s">
         <v>512</v>
       </c>
       <c r="D264" s="7">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="2">
       <c r="A265" s="10">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C265" s="13" t="s">
         <v>514</v>
       </c>
       <c r="D265" s="7">
-        <v>820</v>
+        <v>400</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="2">
       <c r="A266" s="10">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C266" s="13" t="s">
         <v>516</v>
       </c>
       <c r="D266" s="7">
-        <v>70</v>
+        <v>620</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="2">
       <c r="A267" s="10">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C267" s="13" t="s">
         <v>518</v>
       </c>
       <c r="D267" s="7">
-        <v>140</v>
+        <v>950</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="2">
       <c r="A268" s="10">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C268" s="13" t="s">
         <v>520</v>
       </c>
       <c r="D268" s="7">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="2">
       <c r="A269" s="10">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C269" s="13" t="s">
         <v>522</v>
       </c>
       <c r="D269" s="7">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="270" spans="1:4" outlineLevel="2">
       <c r="A270" s="10">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C270" s="13" t="s">
         <v>524</v>
       </c>
       <c r="D270" s="7">
-        <v>570</v>
+        <v>910</v>
       </c>
     </row>
     <row r="271" spans="1:4" outlineLevel="2">
       <c r="A271" s="10">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C271" s="13" t="s">
         <v>526</v>
       </c>
       <c r="D271" s="7">
-        <v>880</v>
+        <v>390</v>
       </c>
     </row>
     <row r="272" spans="1:4" outlineLevel="2">
       <c r="A272" s="10">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C272" s="13" t="s">
         <v>528</v>
       </c>
       <c r="D272" s="7">
-        <v>200</v>
+        <v>640</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="2">
       <c r="A273" s="10">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C273" s="13" t="s">
         <v>530</v>
       </c>
       <c r="D273" s="7">
-        <v>330</v>
+        <v>820</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="2">
       <c r="A274" s="10">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C274" s="13" t="s">
         <v>532</v>
       </c>
       <c r="D274" s="7">
-        <v>560</v>
+        <v>70</v>
       </c>
     </row>
     <row r="275" spans="1:4" outlineLevel="2">
       <c r="A275" s="10">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C275" s="13" t="s">
         <v>534</v>
       </c>
       <c r="D275" s="7">
-        <v>370</v>
+        <v>140</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="2">
       <c r="A276" s="10">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>535</v>
       </c>
       <c r="C276" s="13" t="s">
         <v>536</v>
       </c>
       <c r="D276" s="7">
-        <v>610</v>
+        <v>250</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="2">
       <c r="A277" s="10">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C277" s="13" t="s">
         <v>538</v>
       </c>
       <c r="D277" s="7">
-        <v>1100</v>
+        <v>540</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="2">
       <c r="A278" s="10">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C278" s="13" t="s">
         <v>540</v>
       </c>
       <c r="D278" s="7">
-        <v>430</v>
+        <v>570</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="2">
       <c r="A279" s="10">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C279" s="13" t="s">
         <v>542</v>
       </c>
       <c r="D279" s="7">
-        <v>360</v>
+        <v>880</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="2">
       <c r="A280" s="10">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C280" s="13" t="s">
         <v>544</v>
       </c>
       <c r="D280" s="7">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="2">
       <c r="A281" s="10">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C281" s="13" t="s">
         <v>546</v>
       </c>
       <c r="D281" s="7">
-        <v>740</v>
+        <v>330</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="2">
       <c r="A282" s="10">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C282" s="13" t="s">
         <v>548</v>
       </c>
       <c r="D282" s="7">
-        <v>390</v>
+        <v>560</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="2">
       <c r="A283" s="10">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>549</v>
       </c>
       <c r="C283" s="13" t="s">
         <v>550</v>
       </c>
       <c r="D283" s="7">
-        <v>510</v>
+        <v>370</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="2">
       <c r="A284" s="10">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C284" s="13" t="s">
         <v>552</v>
       </c>
       <c r="D284" s="7">
-        <v>740</v>
+        <v>610</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="2">
       <c r="A285" s="10">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C285" s="13" t="s">
         <v>554</v>
       </c>
       <c r="D285" s="7">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="2">
       <c r="A286" s="10">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C286" s="13" t="s">
         <v>556</v>
       </c>
       <c r="D286" s="7">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="2">
       <c r="A287" s="10">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C287" s="13" t="s">
         <v>558</v>
       </c>
       <c r="D287" s="7">
-        <v>640</v>
+        <v>360</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="2">
       <c r="A288" s="10">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C288" s="13" t="s">
         <v>560</v>
       </c>
       <c r="D288" s="7">
         <v>480</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="2">
       <c r="A289" s="10">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C289" s="13" t="s">
         <v>562</v>
       </c>
       <c r="D289" s="7">
-        <v>670</v>
+        <v>740</v>
       </c>
     </row>
     <row r="290" spans="1:4" outlineLevel="2">
       <c r="A290" s="10">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C290" s="13" t="s">
         <v>564</v>
       </c>
       <c r="D290" s="7">
-        <v>900</v>
+        <v>390</v>
       </c>
     </row>
     <row r="291" spans="1:4" outlineLevel="2">
       <c r="A291" s="10">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C291" s="13" t="s">
         <v>566</v>
       </c>
       <c r="D291" s="7">
-        <v>630</v>
+        <v>510</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="2">
       <c r="A292" s="10">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C292" s="13" t="s">
         <v>568</v>
       </c>
       <c r="D292" s="7">
-        <v>830</v>
+        <v>740</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="2">
       <c r="A293" s="10">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C293" s="13" t="s">
         <v>570</v>
       </c>
       <c r="D293" s="7">
-        <v>1280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="2">
       <c r="A294" s="10">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C294" s="13" t="s">
         <v>572</v>
       </c>
       <c r="D294" s="7">
-        <v>100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="2">
       <c r="A295" s="10">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C295" s="13" t="s">
         <v>574</v>
       </c>
       <c r="D295" s="7">
-        <v>210</v>
+        <v>640</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="2">
       <c r="A296" s="10">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>575</v>
       </c>
       <c r="C296" s="13" t="s">
         <v>576</v>
       </c>
       <c r="D296" s="7">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="2">
       <c r="A297" s="10">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C297" s="13" t="s">
         <v>578</v>
       </c>
       <c r="D297" s="7">
-        <v>810</v>
+        <v>670</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="2">
       <c r="A298" s="10">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C298" s="13" t="s">
         <v>580</v>
       </c>
       <c r="D298" s="7">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="299" spans="1:4" outlineLevel="2">
       <c r="A299" s="10">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>581</v>
       </c>
       <c r="C299" s="13" t="s">
         <v>582</v>
       </c>
       <c r="D299" s="7">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" outlineLevel="2">
+      <c r="A300" s="10">
+        <v>115</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="D300" s="7">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" outlineLevel="2">
+      <c r="A301" s="10">
+        <v>116</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="D301" s="7">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" outlineLevel="2">
+      <c r="A302" s="10">
+        <v>117</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="D302" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" outlineLevel="2">
+      <c r="A303" s="10">
+        <v>118</v>
+      </c>
+      <c r="B303" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="C303" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="D303" s="7">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" outlineLevel="2">
+      <c r="A304" s="10">
+        <v>119</v>
+      </c>
+      <c r="B304" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="D304" s="7">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" outlineLevel="2">
+      <c r="A305" s="10">
+        <v>120</v>
+      </c>
+      <c r="B305" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>594</v>
+      </c>
+      <c r="D305" s="7">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" outlineLevel="2">
+      <c r="A306" s="10">
+        <v>121</v>
+      </c>
+      <c r="B306" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="C306" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="D306" s="7">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" outlineLevel="2">
+      <c r="A307" s="10">
+        <v>122</v>
+      </c>
+      <c r="B307" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>598</v>
+      </c>
+      <c r="D307" s="7">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A40:D40"/>
-[...1 lines deleted...]
-    <mergeCell ref="A176:D176"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="A166:D166"/>
+    <mergeCell ref="A184:D184"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="C42" r:id="rId_hyperlink_33"/>
-[...5 lines deleted...]
-    <hyperlink ref="C48" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_64"/>
@@ -6496,74 +6656,74 @@
     <hyperlink ref="C133" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_148"/>
-    <hyperlink ref="C160" r:id="rId_hyperlink_149"/>
-[...6 lines deleted...]
-    <hyperlink ref="C167" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="C178" r:id="rId_hyperlink_165"/>
-[...6 lines deleted...]
-    <hyperlink ref="C185" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_197"/>
@@ -6634,50 +6794,58 @@
     <hyperlink ref="C275" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C277" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C278" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="C302" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="C303" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="C304" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="C305" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="C306" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="C307" r:id="rId_hyperlink_294"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>